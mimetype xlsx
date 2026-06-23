--- v0 (2026-01-13)
+++ v1 (2026-06-23)
@@ -54,444 +54,444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11483</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>ASA</t>
   </si>
   <si>
     <t>Atas Sessões Antigas</t>
   </si>
   <si>
     <t>Câmara Municipal da Lapa</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11483/ata_da_46o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11483/ata_da_46o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (16/01/1926).</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11484/ata_da_47o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11484/ata_da_47o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (17/04/1926).</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11485/ata_da_48o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11485/ata_da_48o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (18/01/1926).</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11488/ata_da_49o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11488/ata_da_49o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (19/04/1926).</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11489/ata_da_50o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11489/ata_da_50o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (20/04/1926).</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11490/ata_da_51o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11490/ata_da_51o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (21/01/1926).</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11663/ata_da_52o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11663/ata_da_52o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11664/ata_da_53o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11664/ata_da_53o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (23/01/1926).</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11665/ata_da_54o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11665/ata_da_54o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (24/01/1926).</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11666/ata_da_55o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11666/ata_da_55o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (25/01/1926).</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11667/ata_da_56o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11667/ata_da_56o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (03/04/1926).</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11668/ata_da_57o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11668/ata_da_57o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (04/07/1926).</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11669/ata_da_58o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11669/ata_da_58o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (05/04/1926).</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11670/ata_da_59o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11670/ata_da_59o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (06/04/1926).</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11671/ata_da_60o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11671/ata_da_60o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (07/04/1926).</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11672/ata_da_61o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11672/ata_da_61o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (08/04/1926).</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11681/ata_da_62o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11681/ata_da_62o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (09/04/1926).</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11682/ata_da_63o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11682/ata_da_63o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (06/07/1926).</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11683/ata_da_64o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11683/ata_da_64o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (08/10/1926).</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11684/ata_da_65o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11684/ata_da_65o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (11/10/1926).</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11685/ata_da_66o_sessao_ordinaris.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11685/ata_da_66o_sessao_ordinaris.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (10/07/1926).</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11686/ata_da_67o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11686/ata_da_67o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (11/07/1926).</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11687/ata_da_68o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11687/ata_da_68o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (12/07/1926).</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11688/ata_da_69_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11688/ata_da_69_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (13/07/1926).</t>
   </si>
   <si>
     <t>11700</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11700/ata_da_70o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11700/ata_da_70o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (14/07/1926).</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11701/ata_da_71o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11701/ata_da_71o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (30/10/1926).</t>
   </si>
   <si>
     <t>11702</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11702/ata_da_72o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11702/ata_da_72o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (01/11/1926).</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11703/ata_da_73o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11703/ata_da_73o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (02/11/1926).</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11704/ata_da_74o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11704/ata_da_74o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (03/11/1926).</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11705/ata_da_75o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11705/ata_da_75o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (04/11/1926).</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11706/ata_da_76o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11706/ata_da_76o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (05/11/1926).</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11709/ata_da_77o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11709/ata_da_77o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (06/11/1926).</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11710/ata_da_78o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11710/ata_da_78o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (07/11/1926).</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11711/ata_da_79o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11711/ata_da_79o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DA LAPA (08/11/1926).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11483/ata_da_46o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11484/ata_da_47o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11485/ata_da_48o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11488/ata_da_49o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11489/ata_da_50o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11490/ata_da_51o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11663/ata_da_52o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11664/ata_da_53o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11665/ata_da_54o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11666/ata_da_55o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11667/ata_da_56o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11668/ata_da_57o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11669/ata_da_58o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11670/ata_da_59o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11671/ata_da_60o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11672/ata_da_61o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11681/ata_da_62o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11682/ata_da_63o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11683/ata_da_64o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11684/ata_da_65o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11685/ata_da_66o_sessao_ordinaris.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11686/ata_da_67o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11687/ata_da_68o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11688/ata_da_69_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11700/ata_da_70o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11701/ata_da_71o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11702/ata_da_72o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11703/ata_da_73o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11704/ata_da_74o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11705/ata_da_75o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11706/ata_da_76o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11709/ata_da_77o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11710/ata_da_78o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11711/ata_da_79o_sessao_ordinaria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11483/ata_da_46o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11484/ata_da_47o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11485/ata_da_48o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11488/ata_da_49o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11489/ata_da_50o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11490/ata_da_51o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11663/ata_da_52o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11664/ata_da_53o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11665/ata_da_54o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11666/ata_da_55o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11667/ata_da_56o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11668/ata_da_57o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11669/ata_da_58o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11670/ata_da_59o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11671/ata_da_60o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11672/ata_da_61o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11681/ata_da_62o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11682/ata_da_63o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11683/ata_da_64o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11684/ata_da_65o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11685/ata_da_66o_sessao_ordinaris.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11686/ata_da_67o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11687/ata_da_68o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11688/ata_da_69_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11700/ata_da_70o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11701/ata_da_71o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11702/ata_da_72o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11703/ata_da_73o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11704/ata_da_74o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11705/ata_da_75o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11706/ata_da_76o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11709/ata_da_77o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11710/ata_da_78o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1926/11711/ata_da_79o_sessao_ordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>