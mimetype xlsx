--- v0 (2026-01-12)
+++ v1 (2026-06-16)
@@ -54,1305 +54,1305 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
     <t>Câmara Municipal da Lapa</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8529/ata_2131.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8529/ata_2131.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E UM.(2131)</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8531/ata_2132.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8531/ata_2132.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E DOIS.(2132)</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8532/ata_2133.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8532/ata_2133.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E TRÊS.(2133)</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8533/ata_2134.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8533/ata_2134.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E QUATRO.(2134)</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8535/ata_2135.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8535/ata_2135.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E CINCO.(2135)</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8536/ata_2136.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8536/ata_2136.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E SEIS.(2136)</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8538/ata_2137.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8538/ata_2137.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E SETE.(2137)</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8539/ata_2138.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8539/ata_2138.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E OITO.(2138)</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8540/ata_2139.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8540/ata_2139.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E TRINTA E NOVE.(2139)</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8541/ata_2140.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8541/ata_2140.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA.(2140)</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8543/ata_2141.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8543/ata_2141.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E UM.(2141)</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8544/ata_2142.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8544/ata_2142.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E DOIS.(2142)</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8545/ata_2143.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8545/ata_2143.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E TRES.(2143)</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8546/ata_2144.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8546/ata_2144.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E QUATRO.(2144)</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8547/ata_2145.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8547/ata_2145.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E CINCO.(2145)</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8554/ata_2146.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8554/ata_2146.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E SEIS.(2146)</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8555/ata_2147.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8555/ata_2147.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E SETE.(2147)</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8556/ata_2148.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8556/ata_2148.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E OITO.(2148)</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8557/ata_2149.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8557/ata_2149.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E QUARENTA E NOVE.(2149)</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8559/ata_2150.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8559/ata_2150.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA.(2150)</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8560/ata_2151.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8560/ata_2151.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E UM.(2151)</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8566/ata_2152.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8566/ata_2152.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E DOIS.(2152)</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8569/ata_2153.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8569/ata_2153.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E TRES.(2153)</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8570/ata_2154.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8570/ata_2154.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E QUATRO.(2154)</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8572/ata_2155.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8572/ata_2155.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E CINCO.(2155)</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8573/ata_2156.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8573/ata_2156.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E SEIS.(2156)</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8574/ata_2157.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8574/ata_2157.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E SETE.(2157)</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8575/ata_2158.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8575/ata_2158.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E OITO.(2158)</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8576/ata_2159..pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8576/ata_2159..pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E CINCOENTA E NOVE.(2159)</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8578/ata_2160.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8578/ata_2160.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA.(2160)</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8579/ata_2161.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8579/ata_2161.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E UM.(2161)</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8580/ata_2162.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8580/ata_2162.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E DOIS.(2162)</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8581/ata_2163.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8581/ata_2163.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E TRES.(2163)</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8582/ata_2164.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8582/ata_2164.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E QUATRO.(2164)</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8583/ata_2165.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8583/ata_2165.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E CINCO.(2165)</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8584/ata_2166.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8584/ata_2166.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E SEIS.(2166)</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8585/ata_2167.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8585/ata_2167.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E SETE.(2167)</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8586/ata_2168.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8586/ata_2168.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E OITO.(2168)</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8587/ata_2169.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8587/ata_2169.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SESSENTA E NOVE.(2169)</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8588/ata_2170.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8588/ata_2170.pdf</t>
   </si>
   <si>
     <t>ATA NUMERO DOIS MIL CENTO E SETENTA.(2170)</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>JOÃO RENATO LEAL AFONSO</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6717/anteprojeto_1_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6717/anteprojeto_1_de_1990.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a Associação do Criador de Carqueja.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ivo Cabrini</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6718/anteprojeto_2_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6718/anteprojeto_2_de_1990.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei nº 716, de 04.12.79.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6735/anteprojeto_3_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6735/anteprojeto_3_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a conceder o direito de uso de bem municipal que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ME - Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5815/projeto_de_decreto_001_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5815/projeto_de_decreto_001_1990.pdf</t>
   </si>
   <si>
     <t>Referenda o Convênio firmado entre a SEAB e o Município da Lapa.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5825/projeto_de_decreto_02_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5825/projeto_de_decreto_02_1990.pdf</t>
   </si>
   <si>
     <t>Altera disposições contidas no Decreto Legislativo nº 002/89.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5806/projeto_de_decreto_03_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5806/projeto_de_decreto_03_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Cooperação Financeira entre o Município de Lapa e a Secretaria de Estado da Educação.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5809/projeto_de_decreto_04_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5809/projeto_de_decreto_04_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município da Lapa e o Ministério do Interior.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5811/projeto_de_decreto_05_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5811/projeto_de_decreto_05_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Cooperação Financeira entre o Município da Lapa e a Prefeitura de Campo do Tenente.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5812/projeto_de_decreto_06_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5812/projeto_de_decreto_06_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município da Lapa e a Secretaria de Estado da Saúde.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5813/projeto_de_decreto_07_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5813/projeto_de_decreto_07_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município da Lapa e a Fundação de Saúde Caetano Munhoz da Rocha.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5814/projeto_de_decreto_08_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5814/projeto_de_decreto_08_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio firmado entre o Município da Lapa e a Secretaria do Desenvolvimento Urbano e Meio Ambiente.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5865/projeto_de_decreto_09_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5865/projeto_de_decreto_09_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Adesão ao Convênio celebrado entre o Município da Lapa e a Secretaria de Estado da Saúde.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5842/projeto_de_decreto_10_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5842/projeto_de_decreto_10_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Re-Ratificação ao Convênio firmado entre o Município da Lapa e a Fundação de Saúde Caetano Munhoz da Rocha.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5838/projeto_de_decreto_11_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5838/projeto_de_decreto_11_1990.pdf</t>
   </si>
   <si>
     <t>Aprova o Termo Aditivo ao Convênio celebrado em data de 30.06.70, entre o Município da Lapa e a EMATER.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5837/projeto_de_decreto_12_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5837/projeto_de_decreto_12_1990.pdf</t>
   </si>
   <si>
     <t>Referenda o Convênio celebrado entre a Prefeitura Municipal da Lapa e a Secretaria de Estado dos Transportes.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5758/projeto_de_decreto_13_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5758/projeto_de_decreto_13_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio celebrado entre este Município e a Associação de Proteção a Infância - APMI da Lapa.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5759/projeto_de_decreto_14_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5759/projeto_de_decreto_14_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município e o Centro de Artesanato "Aloísio Magalhães" da Lapa.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5794/projeto_de_decreto_15_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5794/projeto_de_decreto_15_1990.pdf</t>
   </si>
   <si>
     <t>Referenda denominação de Escola Municipal "Professor David Carneiro", à escola em construção na Vila do Príncipe.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5795/projeto_de_decreto_16_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5795/projeto_de_decreto_16_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre este Município e a Centrais de Abastecimento do Paraná S.A - CEASA-PR.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5796/projeto_de_decreto_17_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5796/projeto_de_decreto_17_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município e o Conselho Regional de Engenharia, Arquitetura e Agronomia do Estado do Paraná.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5792/projeto_de_decreto_18_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5792/projeto_de_decreto_18_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio firmado entre o Município da Lapa e o Ministério da Educação.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5793/projeto_de_decreto_19_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5793/projeto_de_decreto_19_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio firmado entre o Município e a Secretaria de Estado da Justiça, Trabalho e Ação Social - SEJA.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5799/projeto_de_decreto_20_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5799/projeto_de_decreto_20_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio firmado entre a Prefeitura Municipal da Lapa e o 15º Grupo de Artilharia de Campanha.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5797/projeto_de_decreto_21_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5797/projeto_de_decreto_21_1990.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Adesão ao Convênio nº 01/88-SUDS-PR, celebrado entre o Estado do Paraná e o Município da Lapa.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6709/projeto_1_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6709/projeto_1_de_1990.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao pessoal estatutário, pensionistas e aposentados e dá outras providências.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6710/projeto_2_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6710/projeto_2_de_1990.pdf</t>
   </si>
   <si>
     <t>Referenda adesão do município ao consórcio intermunicipal Água Amarela e dá outras providências.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6711/projeto_3_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6711/projeto_3_de_1990.pdf</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6712/projeto_4_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6712/projeto_4_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado, para fim de cumprimento do termo de cooperação financeira nº 146/90, entre o município e a secretaria de estado da educação.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6713/projeto_5_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6713/projeto_5_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratação de pessoal, por tempo determinado e em situações emergenciais.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6714/projeto_6_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6714/projeto_6_de_1990.pdf</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6715/projeto_7_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6715/projeto_7_de_1990.pdf</t>
   </si>
   <si>
     <t>Cria o serviço municipal de transporte de estudantes e dá outras providências.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6716/projeto_8_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6716/projeto_8_de_1990.pdf</t>
   </si>
   <si>
     <t>Cria o memorial aos Febianos da Lapa e dá outras providências</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6719/projeto_9_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6719/projeto_9_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir um imóvel em Faxinal dos Pintos de propriedade do Sr. Rodolpho Schaphauser Pedro.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6720/projeto_10_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6720/projeto_10_de_1990.pdf</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6721/projeto_11_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6721/projeto_11_de_1990.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei 569, de 17 de dezembro de 1973, e dá outras providências.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6722/projeto_12_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6722/projeto_12_de_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bem municipal à Sra. Leoni do Rocio Murbach Bora.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6744/projeto_13_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6744/projeto_13_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a conceder contribuição a associação dos produtores agropecuários do distrito de Água Azul, e dá outras providências.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6723/projeto_14_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6723/projeto_14_de_1990.pdf</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6725/projeto_15_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6725/projeto_15_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a renovar, pelo período de cinco anos, a concessão de permissão de uso de bem municipal.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6724/projeto_16_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6724/projeto_16_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a conceder subvenção ao hospital Cajuru e dá outras providências.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6726/projeto_17_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6726/projeto_17_de_1990.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao pessoal celetista ,os de provimento em comissão, funções gratificadas, grupo ocupacional do magistério, pessoal estatutário, pensionistas e aposentados e dá outras providências.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6727/projeto_18_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6727/projeto_18_de_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regime jurídico único dos servidores do município e dá outras providências.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6736/projeto_19_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6736/projeto_19_de_1990.pdf</t>
   </si>
   <si>
     <t>Cria o jornal municipal "A Lapa" e dá outras providências.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6728/projeto_20_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6728/projeto_20_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir um imóvel em Canoeiro, neste município, de propriedade do Sr. Licinio Ribeiro Grittem.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6729/projeto_21_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6729/projeto_21_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a promover adesão a grupos de consórcios, com o fim de adquirir equipamentos rodoviários e dá outras providências.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6730/projeto_22_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6730/projeto_22_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a contratar operação de crédito com o banco do estado do Paraná, S/A, através do FDU – fundo estadual de desenvolvimento urbano, para execução das obras e serviços integrantes do programa estadual de desenvolvimento urbano – PEDU.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6731/projeto_23_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6731/projeto_23_de_1990.pdf</t>
   </si>
   <si>
     <t>Concede isenção de taxa de execução de obras ao união esporte clube.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6732/projeto_24_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6732/projeto_24_de_1990.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei 940, de 30 de novembro de 1987, e dá outras providências.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6733/projeto_25_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6733/projeto_25_de_1990.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao pessoal celetista,os de provimento em comissão, funções gratificadas, grupo ocupacional do magistério, pessoal estatutário, pensionistas e aposentados e dá outras providências.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6734/projeto_26_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6734/projeto_26_de_1990.pdf</t>
   </si>
   <si>
     <t>Estabelece prazos para a remessa ao legislativo dos projetos de lei de diretrizes orçamentárias e da lei de meios com o plano plurianual, e dá outras providências.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6737/projeto_27_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6737/projeto_27_de_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6740/projeto_28_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6740/projeto_28_de_1990.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para a elaboração do orçamento municipal e dá outras providências</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6738/projeto_29_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6738/projeto_29_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a conceder subvenção mensal à fundação educacional José Lacerda e dá outras providências.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6739/projeto_30_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6739/projeto_30_de_1990.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao pessoal celetista,os de provimento em comissão, funções gratificadas, grupo ocupacional do magistério,pessoal estatutário, pensionistas e aposentados e dá outras providências.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6741/projeto_31_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6741/projeto_31_de_1990.pdf</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6742/projeto_32_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6742/projeto_32_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir áreas de terras, para posterior alienação em lotes, a pessoas de baixa renda e dá outras providências.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6743/projeto_33_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6743/projeto_33_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a participar do programa de moradia populares, para concretização de conjunto residencial e dá outras providências.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6749/projeto_34_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6749/projeto_34_de_1990.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município da Lapa, para o exercício financeiro de 1991.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6750/projeto_35_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6750/projeto_35_de_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual para o triênio 1991/1993.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6745/projeto_36_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6745/projeto_36_de_1990.pdf</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6746/projeto_37_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6746/projeto_37_de_1990.pdf</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6747/projeto_38_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6747/projeto_38_de_1990.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao pessoal celetista, os de provimento em comissão, funções gratificadas, grupo ocupacional do magistério, pessoal estatutário, pensionistas e aposentados e dá outras providências.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6757/projeto_39_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6757/projeto_39_de_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal dos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6748/projeto_40_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6748/projeto_40_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a concessão de permissão de uso de bem municipal.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6751/projeto_41_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6751/projeto_41_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar parcelamento (ou reparcelamento) de dívida para com o fgts – fundo de garantia por tempo de serviço e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6760/projeto_42_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6760/projeto_42_de_1990.pdf</t>
   </si>
   <si>
     <t>Autoriza a veiculação de publicidade no jornal a Lapa, de propriedade do município e dá outras providências.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6754/projeto_43_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6754/projeto_43_de_1990.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao pessoal da prefeitura municipal.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6752/projeto_44_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6752/projeto_44_de_1990.pdf</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6753/projeto_45_de_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6753/projeto_45_de_1990.pdf</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto_de_resolucao_n_02_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto_de_resolucao_n_02_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do cálculo da Remuneração dos Vereadores da Câmara Municipal da Lapa.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>CRI - Comissão de Elaboração de Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/4196/projeto_de_resolucao_03_1990.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/4196/projeto_de_resolucao_03_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal da Lapa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1659,67 +1659,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8529/ata_2131.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8531/ata_2132.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8532/ata_2133.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8533/ata_2134.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8535/ata_2135.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8536/ata_2136.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8538/ata_2137.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8539/ata_2138.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8540/ata_2139.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8541/ata_2140.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8543/ata_2141.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8544/ata_2142.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8545/ata_2143.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8546/ata_2144.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8547/ata_2145.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8554/ata_2146.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8555/ata_2147.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8556/ata_2148.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8557/ata_2149.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8559/ata_2150.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8560/ata_2151.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8566/ata_2152.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8569/ata_2153.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8570/ata_2154.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8572/ata_2155.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8573/ata_2156.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8574/ata_2157.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8575/ata_2158.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8576/ata_2159..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8578/ata_2160.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8579/ata_2161.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8580/ata_2162.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8581/ata_2163.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8582/ata_2164.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8583/ata_2165.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8584/ata_2166.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8585/ata_2167.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8586/ata_2168.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8587/ata_2169.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8588/ata_2170.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6717/anteprojeto_1_de_1990.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6718/anteprojeto_2_de_1990.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6735/anteprojeto_3_de_1990.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5815/projeto_de_decreto_001_1990.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5825/projeto_de_decreto_02_1990.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5806/projeto_de_decreto_03_1990.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5809/projeto_de_decreto_04_1990.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5811/projeto_de_decreto_05_1990.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5812/projeto_de_decreto_06_1990.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5813/projeto_de_decreto_07_1990.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5814/projeto_de_decreto_08_1990.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5865/projeto_de_decreto_09_1990.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5842/projeto_de_decreto_10_1990.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5838/projeto_de_decreto_11_1990.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5837/projeto_de_decreto_12_1990.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5758/projeto_de_decreto_13_1990.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5759/projeto_de_decreto_14_1990.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5794/projeto_de_decreto_15_1990.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5795/projeto_de_decreto_16_1990.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5796/projeto_de_decreto_17_1990.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5792/projeto_de_decreto_18_1990.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5793/projeto_de_decreto_19_1990.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5799/projeto_de_decreto_20_1990.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5797/projeto_de_decreto_21_1990.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6709/projeto_1_de_1990.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6710/projeto_2_de_1990.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6711/projeto_3_de_1990.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6712/projeto_4_de_1990.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6713/projeto_5_de_1990.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6714/projeto_6_de_1990.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6715/projeto_7_de_1990.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6716/projeto_8_de_1990.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6719/projeto_9_de_1990.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6720/projeto_10_de_1990.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6721/projeto_11_de_1990.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6722/projeto_12_de_1990.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6744/projeto_13_de_1990.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6723/projeto_14_de_1990.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6725/projeto_15_de_1990.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6724/projeto_16_de_1990.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6726/projeto_17_de_1990.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6727/projeto_18_de_1990.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6736/projeto_19_de_1990.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6728/projeto_20_de_1990.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6729/projeto_21_de_1990.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6730/projeto_22_de_1990.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6731/projeto_23_de_1990.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6732/projeto_24_de_1990.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6733/projeto_25_de_1990.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6734/projeto_26_de_1990.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6737/projeto_27_de_1990.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6740/projeto_28_de_1990.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6738/projeto_29_de_1990.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6739/projeto_30_de_1990.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6741/projeto_31_de_1990.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6742/projeto_32_de_1990.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6743/projeto_33_de_1990.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6749/projeto_34_de_1990.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6750/projeto_35_de_1990.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6745/projeto_36_de_1990.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6746/projeto_37_de_1990.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6747/projeto_38_de_1990.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6757/projeto_39_de_1990.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6748/projeto_40_de_1990.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6751/projeto_41_de_1990.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6760/projeto_42_de_1990.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6754/projeto_43_de_1990.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6752/projeto_44_de_1990.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6753/projeto_45_de_1990.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto_de_resolucao_n_02_1990.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/4196/projeto_de_resolucao_03_1990.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8529/ata_2131.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8531/ata_2132.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8532/ata_2133.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8533/ata_2134.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8535/ata_2135.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8536/ata_2136.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8538/ata_2137.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8539/ata_2138.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8540/ata_2139.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8541/ata_2140.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8543/ata_2141.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8544/ata_2142.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8545/ata_2143.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8546/ata_2144.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8547/ata_2145.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8554/ata_2146.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8555/ata_2147.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8556/ata_2148.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8557/ata_2149.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8559/ata_2150.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8560/ata_2151.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8566/ata_2152.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8569/ata_2153.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8570/ata_2154.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8572/ata_2155.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8573/ata_2156.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8574/ata_2157.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8575/ata_2158.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8576/ata_2159..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8578/ata_2160.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8579/ata_2161.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8580/ata_2162.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8581/ata_2163.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8582/ata_2164.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8583/ata_2165.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8584/ata_2166.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8585/ata_2167.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8586/ata_2168.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8587/ata_2169.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/8588/ata_2170.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6717/anteprojeto_1_de_1990.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6718/anteprojeto_2_de_1990.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6735/anteprojeto_3_de_1990.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5815/projeto_de_decreto_001_1990.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5825/projeto_de_decreto_02_1990.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5806/projeto_de_decreto_03_1990.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5809/projeto_de_decreto_04_1990.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5811/projeto_de_decreto_05_1990.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5812/projeto_de_decreto_06_1990.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5813/projeto_de_decreto_07_1990.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5814/projeto_de_decreto_08_1990.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5865/projeto_de_decreto_09_1990.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5842/projeto_de_decreto_10_1990.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5838/projeto_de_decreto_11_1990.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5837/projeto_de_decreto_12_1990.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5758/projeto_de_decreto_13_1990.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5759/projeto_de_decreto_14_1990.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5794/projeto_de_decreto_15_1990.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5795/projeto_de_decreto_16_1990.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5796/projeto_de_decreto_17_1990.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5792/projeto_de_decreto_18_1990.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5793/projeto_de_decreto_19_1990.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5799/projeto_de_decreto_20_1990.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/5797/projeto_de_decreto_21_1990.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6709/projeto_1_de_1990.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6710/projeto_2_de_1990.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6711/projeto_3_de_1990.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6712/projeto_4_de_1990.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6713/projeto_5_de_1990.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6714/projeto_6_de_1990.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6715/projeto_7_de_1990.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6716/projeto_8_de_1990.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6719/projeto_9_de_1990.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6720/projeto_10_de_1990.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6721/projeto_11_de_1990.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6722/projeto_12_de_1990.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6744/projeto_13_de_1990.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6723/projeto_14_de_1990.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6725/projeto_15_de_1990.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6724/projeto_16_de_1990.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6726/projeto_17_de_1990.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6727/projeto_18_de_1990.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6736/projeto_19_de_1990.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6728/projeto_20_de_1990.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6729/projeto_21_de_1990.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6730/projeto_22_de_1990.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6731/projeto_23_de_1990.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6732/projeto_24_de_1990.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6733/projeto_25_de_1990.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6734/projeto_26_de_1990.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6737/projeto_27_de_1990.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6740/projeto_28_de_1990.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6738/projeto_29_de_1990.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6739/projeto_30_de_1990.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6741/projeto_31_de_1990.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6742/projeto_32_de_1990.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6743/projeto_33_de_1990.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6749/projeto_34_de_1990.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6750/projeto_35_de_1990.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6745/projeto_36_de_1990.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6746/projeto_37_de_1990.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6747/projeto_38_de_1990.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6757/projeto_39_de_1990.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6748/projeto_40_de_1990.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6751/projeto_41_de_1990.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6760/projeto_42_de_1990.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6754/projeto_43_de_1990.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6752/projeto_44_de_1990.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6753/projeto_45_de_1990.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/6509/projeto_de_resolucao_n_02_1990.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/1990/4196/projeto_de_resolucao_03_1990.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="239.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>