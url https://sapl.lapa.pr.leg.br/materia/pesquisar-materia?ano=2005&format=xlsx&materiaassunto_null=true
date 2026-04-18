--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,2160 +54,2160 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Ata Sessão Especial</t>
   </si>
   <si>
     <t>Câmara Municipal da Lapa</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7197/ata_sessao_especial_28.06.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7197/ata_sessao_especial_28.06.2005.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ESPECIAL SOBRE COOPERATIVISMO COM A PRESENÇA DO PRESIDENTE DA COOPERATIVA MISTA BOM JESUS, LUIZ ROBERTO BAGGIO.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7220/ata_da_sessao_especial_02.01.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7220/ata_da_sessao_especial_02.01.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL DE ELEIÇÃO DA COMISSÃO EXECUTIVA (02/01/2005)</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7221/ata_da_sessao_especial_22.02.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7221/ata_da_sessao_especial_22.02.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL DO COMANDANTE DA PRIMEIRA COMPANHIA INDEPENDENTE DE POLÍCIA MILITAR DA LAPA JOSÉ CARLOS MAZURKIEVICZ GRACIANO (22/02/2005)</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7222/ata_da_sessao_especial_01.03.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7222/ata_da_sessao_especial_01.03.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL DO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE DA LAPA JOSÉ LUIZ DE CASTRO (01/03/2005)</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7223/ata_da_sessao_especial_05.03.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7223/ata_da_sessao_especial_05.03.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL DO SECRETÁRIO MUNICIPAL DE SAÚDE DA LAPA ROBERTO LUIZ ÂNGELO (05/03/2005)</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7224/ata_da_sessao_especial_29.11.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7224/ata_da_sessao_especial_29.11.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL COM O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OTÁVIO PASDIORA (29/11/2005)</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7225/ata_da_sessao_especial_06.12.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7225/ata_da_sessao_especial_06.12.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL EM PARCERIA DA SAÚDE COM O ESPORTE REPRESENTADO POR SAMUEL GÓES DA SILVA (06/12/2005)</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7226/ata_da_sessao_especial_22.11.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7226/ata_da_sessao_especial_22.11.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL SOBRE O IV ENCONTRO DE TURISMO RURAL DO MERCOSUL COM A PRESENÇA DO COORDENADOR DE MARKETING MARCIO ANIS ASSAD.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7228/ata_da_sessao_especial_17.05.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7228/ata_da_sessao_especial_17.05.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL DO SECRETÁRIO DE FINANÇAS E PLANEJAMENTO - ADRIANO HAMERSCHMIDT</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7229/ata_da_sessao_especial_19.04.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7229/ata_da_sessao_especial_19.04.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER, IARA SCANDELARI MILCZEWSKI</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7231/ata_da_sessao_especial_08.03.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7231/ata_da_sessao_especial_08.03.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ESPECIAL COM A PRESENÇA DO COMANDANTE DO 15º GAC-AP, TENENTE CORONEL JOÃO ELISEU SOUZA ZANIN</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7175/ata_no_2774.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7175/ata_no_2774.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E SETENTA E QUATRO (2.774).</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7176/ata_no_2775.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7176/ata_no_2775.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E SETENTA E CINCO (2.775).</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7177/ata_no_2776.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7177/ata_no_2776.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E SETENTA E SEIS (2.776).</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7178/ata_no_2777.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7178/ata_no_2777.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E SETENTA E SETE (2.777).</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7179/ata_no_2778.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7179/ata_no_2778.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E SETENTA E OITO (2.778).</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7180/ata_no_2779.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7180/ata_no_2779.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E SETENTA E NOVE (2.779).</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7181/ata_no_2780.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7181/ata_no_2780.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA (2.780).</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7182/ata_no_2781.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7182/ata_no_2781.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E UM (2.781).</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7183/ata_no_2782.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7183/ata_no_2782.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E DOIS (2.782).</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7184/ata_no_2783.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7184/ata_no_2783.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E TRÊS (2.783)</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7185/ata_no_2784.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7185/ata_no_2784.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E QUATRO (2.784)</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7186/ata_no_2785.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7186/ata_no_2785.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E CINCO (2.785)</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7187/ata_no_2786.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7187/ata_no_2786.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E SEIS (2.786)</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7188/ata_no_2787.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7188/ata_no_2787.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E SETE (2.787)</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7189/ata_n2788_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7189/ata_n2788_de_2005.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E OITO (2.788)</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7190/ata_no_2789.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7190/ata_no_2789.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E OITENTA E NOVE (2.789)</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7191/ata_no_2790.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7191/ata_no_2790.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA (2.790)</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7192/ata_no_2791.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7192/ata_no_2791.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E UM (2.791)</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7193/ata_no_2792.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7193/ata_no_2792.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E DOIS (2.792)</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7194/ata_no_2793.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7194/ata_no_2793.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA  E TRÊS (2.793)</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7195/ata_no_2794.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7195/ata_no_2794.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E QUATRO (2.794)</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7196/ata_no_2795.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7196/ata_no_2795.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E CINCO (2.795)</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7198/ata_no_2796.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7198/ata_no_2796.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E SEIS (2.796)</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7199/ata_no_2797.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7199/ata_no_2797.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E SETE (2.797)</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7200/ata_no_2798.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7200/ata_no_2798.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E OITO (2.798)</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7201/ata_no_2799.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7201/ata_no_2799.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL, SETECENTOS E NOVENTA E NOVE (2.799)</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7202/ata_no_2800.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7202/ata_no_2800.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL E OITOCENTOS (2.800)</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7203/ata_no_2801.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7203/ata_no_2801.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E UM (2.801)</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7204/ata_no_2802.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7204/ata_no_2802.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E DOIS (2.802)</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7205/ata_no_2803.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7205/ata_no_2803.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E TRÊS (2.803)</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7206/ata_no_2804.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7206/ata_no_2804.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E QUATRO (2.804)</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7207/ata_no_2805.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7207/ata_no_2805.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E CINCO (2.805)</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7208/ata_no_2806.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7208/ata_no_2806.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E SEIS (2.806)</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7209/ata_no_2807.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7209/ata_no_2807.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E SETE (2.807)</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7210/ata_no_2808.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7210/ata_no_2808.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E OITO (2.808)</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7211/ata_no_2809.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7211/ata_no_2809.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E NOVE (2.809)</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7212/ata_no_2810.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7212/ata_no_2810.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E DEZ (2.810)</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7213/ata_no_2811.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7213/ata_no_2811.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E ONZE (2.811)</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7214/ata_no_2812.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7214/ata_no_2812.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E DOZE (2.812)</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7215/ata_no_2813.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7215/ata_no_2813.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E TREZE (2.813)</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7216/ata_no_2814.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7216/ata_no_2814.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E QUATORZE (2.814)</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7217/ata_no_2815.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7217/ata_no_2815.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E QUINZE (2.815)</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7218/ata_no_2816.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7218/ata_no_2816.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E DEZESSEIS (2.816)</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7219/ata_no_2817.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7219/ata_no_2817.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO DOIS MIL OITOCENTOS E DEZESSETE (2.817)</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Atas Diversas</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7227/ata_da_tribuna_livre_24.05.05.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7227/ata_da_tribuna_livre_24.05.05.pdf</t>
   </si>
   <si>
     <t>ATA TRIBUNA LIVRE - SINDICATO DOS TRABALHADORES RURAIS</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7230/ata_da_sessao_especial_29.03.2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7230/ata_da_sessao_especial_29.03.2005.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DO PROJETO DE LEI Nº 59/2004, DE AUTORIA DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4445/2021-05-06-14-11-40-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4445/2021-05-06-14-11-40-01.pdf</t>
   </si>
   <si>
     <t>Altera a lei n°1.774, de 31 de março de 2004, instituindo os cargos comissionados que especifica, modificando seu anexo I, e dá outras providências.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4444/2021-05-06-14-01-14-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4444/2021-05-06-14-01-14-01.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de diárias para os Vereadores e funcionários do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>JOÃO RENATO LEAL AFONSO</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4442/2021-05-06-13-27-34-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4442/2021-05-06-13-27-34-01.pdf</t>
   </si>
   <si>
     <t>Denomina de JACOB KALIL SAAD MATTAR, logradouro que especifica</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4441/2021-05-06-11-46-55-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4441/2021-05-06-11-46-55-01.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da SOCIEDADE SÃO VICENTE DE PAULO para LAR DE IDOSOS SÃO VICENTE DE PAULO, e dá outras providências.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>Leandro Pierin Borges da Silveira</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4440/2021-05-06-11-29-30-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4440/2021-05-06-11-29-30-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO MUNICÍPIO DISPONIBILIZAR, ATRAVÉS DA SUA PÁGINA NA INTERNET, TODAS AS LEIS, DECRETOS E PORTARIAS EM VIGOR NO MUNICÍPIO DA LAPA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4452/2021-05-07-13-53-17-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4452/2021-05-07-13-53-17-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão no currículo de quinta a oitava séries do 1° grau e no 2° grau em Escolas Públicas do Município da Lapa-PR, noções sobre dependência química causada por alcoolismo, tabagismo, entorpecentes, tóxicos e suas consequências neuropsíquicas e sociais e dá outras providências.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>VILMAR FÁVARO PURGA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4439/2021-05-06-11-25-19-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4439/2021-05-06-11-25-19-01.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa Osmário Diogo dos Santos, logradouro que especifica.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4437/2021-05-06-09-19-51-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4437/2021-05-06-09-19-51-01.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Voluntários "SEMEADORES".</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>MARCO ANTONIO BORTOLETTO</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4438/2021-05-06-09-34-15-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4438/2021-05-06-09-34-15-01.pdf</t>
   </si>
   <si>
     <t>Denominação de Rodolpho Schaphauser, a Pista de Laço localizada no Parque Municipal de Eventos da Lapa, PR.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>Antonio Luiz Carlos Cavalini</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4435/2021-05-05-15-22-42-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4435/2021-05-05-15-22-42-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cadastramento ambiental de áreas plantadas com essências exóticas no município da Lapa-PR.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4420/2021-05-05-09-26-32-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4420/2021-05-05-09-26-32-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do centro de recebimentos e doações (CERD) no município da Lapa-PR.</t>
   </si>
   <si>
     <t>10614</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vários Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10614/anteprojeto_de_lei_12-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10614/anteprojeto_de_lei_12-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o número máximo de alunos por sala de aula na rede pública municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4417/2021-05-04-15-58-20-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4417/2021-05-04-15-58-20-01.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira Municipal de Saúde da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>10624</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10624/anteprojeto_de_lei_14-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10624/anteprojeto_de_lei_14-2005.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Troque sua Nota Fiscal por Desconto no IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4413/2021-05-04-13-58-08-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4413/2021-05-04-13-58-08-01.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES AGROPECUÁRIOS E MORADORES DO BOTIATUVA, “APROMOB” LOCALIZADA NA COMUNIDADE DE BOTIATUVA, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4412/2021-05-04-13-45-49-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4412/2021-05-04-13-45-49-01.pdf</t>
   </si>
   <si>
     <t>Estabelece a Regulamentação do Exercício da Profissão de Guias de Turismo no Município de Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4500/2021-05-11-13-42-13-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4500/2021-05-11-13-42-13-01.pdf</t>
   </si>
   <si>
     <t>Institui o concurso anual de paisagismo e ajardinamento cidade da Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4804/2021-06-18-09-17-11-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4804/2021-06-18-09-17-11-01.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação de Pais, Mestres e Funcionários do Colégio Estadual Agrícola da Lapa.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4473/2021-05-11-09-52-14-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4473/2021-05-11-09-52-14-01.pdf</t>
   </si>
   <si>
     <t>Concede desconto especial sobre débitos inscritos ou não em dívida ativa, e dá outras providências.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5056/anteprojeto_20_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5056/anteprojeto_20_de_2005.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO ASSOCIAÇÃO DE PAIS E MESTRES DA ESCOLA ESTADUAL “MANOEL ANTONIO DA CUNHA” PARA ASSOCIAÇÃO DE PAIS, MESTRES E FUNCIONÁRIOS DA ESCOLA ESTADUAL “MANOEL ANTONIO DA CUNHA”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5057/anteprojeto_21_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5057/anteprojeto_21_de_2005.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1774, DE 31 DE MARÇO DE 2004, MODIFICADA PELA LEI N° 1837, DE 26 DE JANEIRO DE 2005 E SEUS ANEXOS, MODIFICANDO O QUADRO DE PESSOAL DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4488/2021-05-11-11-29-44-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4488/2021-05-11-11-29-44-01.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação América Foot Boll Club do Núcleo Leiteiro da Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4493/2021-05-11-11-47-37-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4493/2021-05-11-11-47-37-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de instalação, armazenamento e abastecimento de combustíveis líquidos ou gasosos para uso "privativo" na área residencial do Município da Lapa-PR.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4468/2021-05-11-09-10-00-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4468/2021-05-11-09-10-00-01.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação dos Produtores de Produtos Artesanais da Lapa- "APPA" e dá outras providências.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4457/2021-05-07-14-48-57-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4457/2021-05-07-14-48-57-01.pdf</t>
   </si>
   <si>
     <t>Estabelece obrigações às instituições financeiras em relação aos seus usuários e dá outras providências.</t>
   </si>
   <si>
     <t>10628</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10628/anteprojeto_de_lei_27-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10628/anteprojeto_de_lei_27-2005.pdf</t>
   </si>
   <si>
     <t>Denomina de Florêncio Therezio, logradouro que especifica</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4451/2021-05-07-13-42-36-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4451/2021-05-07-13-42-36-01.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Vinte e Cinco de Julho do calendário Gregoriano como o Dia Municipal da Cultura e da Paz, bem como, é adotada a Bandeira da Paz e dá outras providências.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5073/anteprojeto_29_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5073/anteprojeto_29_de_2005.pdf</t>
   </si>
   <si>
     <t>Denomina de Julio Deda, logradouro que especifica.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5074/anteprojeto_30_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5074/anteprojeto_30_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui o dia 19 de março, como o dia Municipal do Artesão.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5079/anteprojeto_31_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5079/anteprojeto_31_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui no Município da Lapa, PR a Campanha de Conscientização da População para a Coleta Seletiva de Material Reciclável e dá outras providências.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5084/anteprojeto_32_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5084/anteprojeto_32_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Família na Escola e dá outras providências.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5106/anteprojeto_33_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5106/anteprojeto_33_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 7° da Lei n°1583, de 30.11.2001 e dá outras providências.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4227/2021-04-20-09-56-32-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4227/2021-04-20-09-56-32-01.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A COMERCIALIZAÇÃO DE BEBIDAS ALCOÓLICAS NOS POSTOS DE COMBUSTÍVEIS, NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/</t>
+    <t>http://sapl.lapa.pr.leg.br/media/</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4686/projeto_de_decreto_03_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4686/projeto_de_decreto_03_2005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município da Lapa,Pr, a Senhora Lia Tereza Campanholo Mendes.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4688/projeto_de_decreto_04_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4688/projeto_de_decreto_04_2005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do Município da Lapa,Pr, a Senhora Sophia Mariano Müller.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4831/projeto_de_decreto_05_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4831/projeto_de_decreto_05_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município e a Empresa Paranaense de Assistência Técnica e Extensão Rural, doravante designada EMATER - Paraná.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4704/projeto_de_decreto_06_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4704/projeto_de_decreto_06_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio celebrado entre o Município e a Delegacia Regional do Trabalho no Estado do Paraná.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4721/projeto_de_decreto_07_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4721/projeto_de_decreto_07_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio celebrado entre o Município e a APAE, Associação de Pais e Amigos dos Excepcionais de Lapa-Pr.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4825/projeto_de_decreto_08_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4825/projeto_de_decreto_08_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio celebrado entre o Município e o CERENE, (Centro de Recuperação Nova Esperança), com a finalidade de Prestação de apoio às atividades do Centro.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4832/projeto_de_decreto_09_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4832/projeto_de_decreto_09_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município e a AMAS, (Associação Menonita de Assistência Social), com a finalidade de prestação de apoio às atividades da Associação.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4685/projeto_de_decreto_10_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4685/projeto_de_decreto_10_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município e a União Nacional dos Dirigentes Municipais de Educação do Estado do Paraná - UNDIME-PR.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4789/projeto_de_decreto_11_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4789/projeto_de_decreto_11_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio de Cooperação Técnica celebrado entre o Município e a Pastoral da Criança, com a finalidade de implementar ações básicas de saúde, nutrição e educação.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4716/projeto_de_decreto_12_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4716/projeto_de_decreto_12_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município da Lapa,Pr e a Secretaria do Estado da Educação, referente ao Termo de Revigoramento de Cooperação Financeira.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4769/projeto_de_decreto_13_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4769/projeto_de_decreto_13_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio celebrado entre o Município e o Colégio Agrícola Estadual da Lapa/Pr, para Desenvolvimento de atividades de estágio de alunos.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4715/projeto_de_decreto_14_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4715/projeto_de_decreto_14_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio que entre si celebram COGEMAS - Colegiados de Gestores Municipais de Assistência Social do Estado do Paraná e o Município de Lapa-Pr.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4795/projeto_de_decreto_15_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4795/projeto_de_decreto_15_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio de Cooperação Técnica que, entre si, celebram, de um lado, o Município de Lapa-Pr, e, de outro, o Banco Itaú S/A para os fins que especificam.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4790/projeto_de_decreto_16_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4790/projeto_de_decreto_16_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio de Cooperação Financeira nº 001 celebrado entre o Município de São João do Triunfo/Pr e o Município da Lapa/Pr.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4705/projeto_de_decreto_17_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4705/projeto_de_decreto_17_2005.pdf</t>
   </si>
   <si>
     <t>Concede ao Sr. MIGUEL SALIM DAWAGI, o título de Cidadão Honorário da Lapa.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4712/projeto_de_decreto_18_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4712/projeto_de_decreto_18_2005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município da Lapa-Pr, ao Senhor FLAVIO IACOVANTUONI.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4758/projeto_de_decreto_19_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4758/projeto_de_decreto_19_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio celebrado entre o Município e o Paraná Banco com o intuito de fornecer empréstimos pessoais ao servidores Municipais.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4738/projeto_de_decreto_20_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4738/projeto_de_decreto_20_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio celebrado entre o Município e a Justiça da 10ª Zona Eleitoral.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4791/projeto_de_decreto_21_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4791/projeto_de_decreto_21_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município e o Ministério do Desenvolvimento Social e Combate a Fome para a execução do Projeto Serviço de Proteção Sócio Assistencial à Pessoa Portadora de Deficiência / Aquisição de Material de Consumo.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Comissão de Economia, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4834/projeto_de_decreto_22_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4834/projeto_de_decreto_22_2005.pdf</t>
   </si>
   <si>
     <t>Delibera sobre as Contas do Poder Executivo Municipal, referente ao Exercício Financeiro de 2001.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4737/projeto_de_decreto_23_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4737/projeto_de_decreto_23_2005.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário do Município da Lapa-Pr. ao Senhor Pedro Joanir Zonta.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4823/projeto_de_decreto_24_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4823/projeto_de_decreto_24_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio de Cooperação Técnica e Pedagógica celebrado entre o Estado do Paraná, pela Secretaria de Estado da Segurança Pública, por intermédio da Polícia Militar do Paraná e o Município da Lapa/Pr.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4826/projeto_de_decreto_25_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4826/projeto_de_decreto_25_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo Aditivo ao Convênio celebrado entre o Município da Lapa/Pr e a EMATER- Paraná.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4768/projeto_de_decreto_26_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4768/projeto_de_decreto_26_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo Aditivo ao Convênio nº 0105600/EME firmado entre o Município da Lapa/Pr e 15º GAC AP.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4779/projeto_de_decreto_27_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4779/projeto_de_decreto_27_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo Aditivo ao Contrato de Prestação de Serviços e Venda de Produtos e Órgãos Público, firmado entre o Município e a Empresa Brasileira de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4739/projeto_de_decreto_28_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4739/projeto_de_decreto_28_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município da Lapa,Pr e a Universidade Federal do Paraná, com o objetivo de propiciar ao estudante experiência acadêmica profissional.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4750/projeto_de_decreto_29_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4750/projeto_de_decreto_29_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio celebrado entre o Município da Lapa,Pr e a Associação de Voluntários "Semeadores", para cessão de uso de um veículo Kombi, de propriedade da referida associação.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4766/projeto_de_decreto_30_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4766/projeto_de_decreto_30_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Convênio entre o Município da Lapa e a Associação de Apoio e Desenvolvimento do CAIC da Lapa - ADECAL, referente a repasse de auxílio financeiro.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4792/projeto_de_decreto_31_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4792/projeto_de_decreto_31_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio firmado entre o Município e a Associação de Voluntários "Semeadores", referente a Repasse de Auxílio Financeiro.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4763/projeto_de_decreto_32_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4763/projeto_de_decreto_32_2005.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Convênio firmado entre o Município e a Associação de Damas de Caridade do Lar Educandário São Vicente de Paulo, referente a repasse de Auxílio Financeiro.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4443/2021-05-06-13-36-03-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4443/2021-05-06-13-36-03-01.pdf</t>
   </si>
   <si>
     <t>Estabelece os cargos de provimento em comissão do Poder Executivo Municipal da Lapa, a partir de 01 de janeiro de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4447/2021-05-06-15-07-45-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4447/2021-05-06-15-07-45-01.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei n°1521, de 22.02.01, acrescenta-lhe seções, artigos, parágrafos, incisos e alíneas e dá outras providências.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4446/2021-05-06-14-52-47-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4446/2021-05-06-14-52-47-01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1795, de 05.07.2004, e dá outras providências.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4436/2021-05-05-16-08-13-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4436/2021-05-05-16-08-13-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar área de terra que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>10616</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10616/projeto_de_lei_05-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10616/projeto_de_lei_05-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro a Associação dos Artesãos da Casa Vermelha ACAV e dá outras providências.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4433/2021-05-05-14-48-15-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4433/2021-05-05-14-48-15-01.pdf</t>
   </si>
   <si>
     <t>A Política Municipal de Atendimento à Criança e ao Adolescente, o Conselho Municipal dos Direitos da Criança e do Adolescente e o respectivo Fundo Municipal criados pela Lei nº 1306 de 23.11.95, e alterada pelas Leis 1541/01 e 1708/03, serão regidos conforme o disposto nesta Lei.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4434/2021-05-05-14-53-53-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4434/2021-05-05-14-53-53-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com Associação das Damas de Caridade do Lar e Educandário São Vicente de Paulo, para repasse de subvenção mensal e dá outras providências.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4411/2021-05-04-13-36-28-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4411/2021-05-04-13-36-28-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber área em doação e dá outras providências.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4432/2021-05-05-14-23-57-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4432/2021-05-05-14-23-57-01.pdf</t>
   </si>
   <si>
     <t>Rege o Conselho Municipal da Mulher, criado pela Lei n°1424/98 e alterado pelas Leis n°s 1550/01 e 1762/03, será regido conforme o disposto nesta Lei.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4430/2021-05-05-13-19-50-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4430/2021-05-05-13-19-50-01.pdf</t>
   </si>
   <si>
     <t>A CONFERÊNCIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – COMAS; O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL – CMAS E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL – FMAS, CRIADOS PELA LEI Nº 1331/96, ALTERADA PELA LEI Nº 1536/01, SERÃO REGIDOS CONFORME O DISPOSTO NESTA LEI:</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5059/projeto_11_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5059/projeto_11_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2006, (ANO DE REFERENCIA DE 2005), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4429/2021-05-05-13-11-16-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4429/2021-05-05-13-11-16-01.pdf</t>
   </si>
   <si>
     <t>O CONSELHO MUNICIPAL DE TURISMO E O FUNDO DE DESENVOLVIMENTO DO TURISMO DA LAPA CRIADOS PELA LEI Nº 1417 DE 18.09.98 E ALTERADO PELAS LEIS 1724/03 E 1820/04; SERÃO REGIDOS CONFORME O DISPOSTO NESTA LEI.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4425/2021-05-05-10-02-04-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4425/2021-05-05-10-02-04-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a elaborar Plano Urbanístico para as áreas urbanas caracterizadas como ZEIS – Zona Especial de Interesse Social e dá outras providências.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4423/2021-05-05-09-45-08-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4423/2021-05-05-09-45-08-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ELABORAR PLANO URBANÍSTICO PARA A ÁREA URBANA CARACTERIZADA COMO ZEIS – ZONA ESPECIAL DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4421/2021-05-05-09-39-22-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4421/2021-05-05-09-39-22-01.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO QUE MENCIONA DA LEI Nº 1384,DE 21 DE NOVEMBRO DE 1997, ALTERADA PELA LEI Nº 1546, DE 20 DE JUNHO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4416/2021-05-04-14-47-34-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4416/2021-05-04-14-47-34-01.pdf</t>
   </si>
   <si>
     <t>Concede reposição de Vencimentos aos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4415/2021-05-04-14-32-42-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4415/2021-05-04-14-32-42-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar contrato de aquisição de máquinas e equipamentos mediante processo de licitação de acordo com a Lei n°8.666/93 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4414/2021-05-04-14-03-36-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4414/2021-05-04-14-03-36-01.pdf</t>
   </si>
   <si>
     <t>Concede subvenção que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5055/projeto_19_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5055/projeto_19_de_2005.pdf</t>
   </si>
   <si>
     <t>Concede subsídio mensal a professores municipais estudantes de Pedagogia da Faculdade Educacional da Lapa, aos administradores dos Centros Municipais de Educação Infantil, às atendentes da Educação Infantil e Babás, aos estudantes do Curso de Pedagogia em outras instituições de Ensino Superior e Curso Normal Superior, e dá outras providências.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4509/2021-05-11-15-11-52-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4509/2021-05-11-15-11-52-01.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I referido no Art. 1º da Lei nº 1527, de 26.04.2001, alterada pelas Leis n.º 1566/2001; 1622/2002; 1702/2003; 1732/2003 e pela 1782/2004, que autoriza o Poder Executivo a conceder subsídio para transporte à população estudantil lapeana e dá outras providências.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4807/2021-06-18-09-29-33-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4807/2021-06-18-09-29-33-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder à ASSOCIAÇÃO E OFICINAS DE CARIDADE SANTA RITA DE CÁSSIA - OFICINA SANTO ANTÔNIO LAPA, subvenção mensal e dá outras providências.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4497/2021-05-11-13-30-49-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4497/2021-05-11-13-30-49-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder subvenção social a Associação de Voluntários "Semeadores", e dá outras providências.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4506/2021-05-11-14-48-22-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4506/2021-05-11-14-48-22-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder à Instituição Adventista Sul Brasileira de Educação e Assistência Social- Grupo de Desbravadores "Excelência da Criação" da Lapa, subvenção social e dá ouras providências.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5058/projeto_24_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5058/projeto_24_de_2005.pdf</t>
   </si>
   <si>
     <t>MANTÉM O PROGRAMA “BOLSA CULTURAL”, VINCULADO AO DEPARTAMENTO DE CULTURA, CRIADO PELA LEI Nº 1630, DE 09.07.02; ALTERA OS ARTIGOS 1º, 2º, 3º, 5º E 6º DA REFERIDA LEI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4498/2021-05-11-13-37-16-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4498/2021-05-11-13-37-16-01.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir no orçamento geral do Município, crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4494/2021-05-11-13-17-14-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4494/2021-05-11-13-17-14-01.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração mensal a ser concedida aos Membros do Conselho Tutelar do Município de Lapa-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4484/2021-05-11-10-45-56-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4484/2021-05-11-10-45-56-01.pdf</t>
   </si>
   <si>
     <t>Cria novas vagas para os cargos públicos de provimento efetivo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4495/2021-05-11-13-25-04-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4495/2021-05-11-13-25-04-01.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4° da Lei n°1868 de 29.06.05 para os fins que especificam e dá outras providências.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4459/2021-05-07-14-57-10-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4459/2021-05-07-14-57-10-01.pdf</t>
   </si>
   <si>
     <t>Propõe contratação de crédito com a Agência de Fomento do Paraná S.A., para os fins que especificam e dá outras providências.</t>
   </si>
   <si>
     <t>10630</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10630/projeto_de_lei_30-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10630/projeto_de_lei_30-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder à centro e convivência da Vila São José, subvenção mensal e dá outras providências.</t>
   </si>
   <si>
     <t>10631</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10631/projeto_de_lei_31-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10631/projeto_de_lei_31-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder a Centro de Convivência da Cohapar I, subvenção mensal e dá outras providências.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4490/2021-05-11-11-41-53-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4490/2021-05-11-11-41-53-01.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único no Art. 7° da Lei n°1823, de 14.12.2004.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4469/2021-05-11-09-26-45-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4469/2021-05-11-09-26-45-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4482/2021-05-11-10-38-46-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4482/2021-05-11-10-38-46-01.pdf</t>
   </si>
   <si>
     <t>Isenta da Contribuição de Melhoria os contribuintes residentes no Distrito de Mariental.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4478/2021-05-11-10-16-22-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4478/2021-05-11-10-16-22-01.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo IV parte integrante da Lei Municipal n°1773 de 31.03.04, no disposto ao cargo que especifica.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4476/2021-05-11-10-01-29-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4476/2021-05-11-10-01-29-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5094/projeto_37_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5094/projeto_37_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município da Lapa para o quadriênio 2006 à 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5100/projeto_38_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5100/projeto_38_de_2005.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município da Lapa para o exercício financeiro de 2006.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4458/2021-05-07-14-52-14-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4458/2021-05-07-14-52-14-01.pdf</t>
   </si>
   <si>
     <t>Condiciona a expedição e manutenção do alvará de licenciamento e localização à assinatura do termo de compromisso de ajuste de conduta, e dá outras providências.</t>
   </si>
   <si>
     <t>10645</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10645/projeto_de_lei_ordinaria_40-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10645/projeto_de_lei_ordinaria_40-2005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1841 de 26/01/2005 que alterou a Lei nº 1521 e dá outras providências.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10644/projeto_de_lei_ordinaria_41-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10644/projeto_de_lei_ordinaria_41-2005.pdf</t>
   </si>
   <si>
     <t>Insere dispositivos no Anexo I da Lei nº 1838 de 26/01/2005, que estabelece os cargos de provimento em comissão do Poder Executivo Municipal da Lapa e dá outras Providências.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4456/2021-05-07-14-44-22-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4456/2021-05-07-14-44-22-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4453/2021-05-07-14-07-48-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4453/2021-05-07-14-07-48-01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder abono aos professores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4454/2021-05-07-14-12-08-01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4454/2021-05-07-14-12-08-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5067/projeto_45_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5067/projeto_45_de_2005.pdf</t>
   </si>
   <si>
     <t>Cria novas vagas para o cargo público de provimento efetivo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5069/projeto_46_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5069/projeto_46_de_2005.pdf</t>
   </si>
   <si>
     <t>VISA A IMPLEMENTAÇÃO DE PROGRAMA SOCIAL MUNICIPAL PARA ERRADICAÇÃO DO TRABALHO INFANTIL NO MUNICÍPIO DA LAPA, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5072/projeto_47_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5072/projeto_47_de_2005.pdf</t>
   </si>
   <si>
     <t>Delimita o perímetro urbano da sede do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5076/projeto_48_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5076/projeto_48_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 3º e 5º da lei nº 1378, de 24.10.97, que cria o Conselho Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5077/projeto_49_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5077/projeto_49_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5097/projeto_50_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5097/projeto_50_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos que especifica da lei nº 1783, de 19 de maio de 2004, que trata sobre o código de posturas do município de lapa, e dá outras providências.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5096/projeto_51_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5096/projeto_51_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de cercas energizadas destinadas à proteção de perímetros de imóveis, no Município da Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5080/projeto_52_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5080/projeto_52_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5083/projeto_53_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5083/projeto_53_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza, e dá outras providências.</t>
   </si>
   <si>
     <t>10643</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10643/projeto_de_lei_54-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10643/projeto_de_lei_54-2005.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo IV da parte integrante da Lei Municipal nº 1773 de 31/03/2004, no disposto aos cargos que especifica.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5087/projeto_55_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5087/projeto_55_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo que especifica da lei nº 1377, de 23 de outubro de 1997, que trata sobre Contribuição de Melhoria, e dá outras providências.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5081/projeto_56_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5081/projeto_56_de_2005.pdf</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5085/projeto_57_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5085/projeto_57_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5095/projeto_58_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5095/projeto_58_de_2005.pdf</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5086/projeto_59_de_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5086/projeto_59_de_2005.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo e dá nova redação aos artigos que especifica da lei nº 1866, de 29.06.2005 e dá outras providências.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ME - Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4014/projeto_de_resolucao_01_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4014/projeto_de_resolucao_01_2005.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 57 do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4017/projeto_de_resolucao_02_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4017/projeto_de_resolucao_02_2005.pdf</t>
   </si>
   <si>
     <t>Institui o código de Ética e de Decoro Parlamentar da Câmara Municipal da Lapa, e cria a respectiva Comissão.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4016/projeto_de_resolucao_03_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4016/projeto_de_resolucao_03_2005.pdf</t>
   </si>
   <si>
     <t>Estabelece o prazo para conclusão dos trabalhos das Comissões Parlamentares de inquérito conforme Atos 34-35-36/2005, do Poder Legislativo Municipal da Lapa/Pr, publicado no Boletim Oficial nº 811 de abril de 2005.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4007/projeto_de_resolucao_04_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4007/projeto_de_resolucao_04_2005.pdf</t>
   </si>
   <si>
     <t>Cria o Regulamento Interno da Comissão de Legislação, Justiça e Redação da Câmara Municipal da Lapa/Pr.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4013/projeto_de_resolucao_05_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4013/projeto_de_resolucao_05_2005.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento do Poder Legislativo Municipal, a ser incluído no Orçamento Geral do Município para o Exercício Financeiro de 2006.</t>
   </si>
   <si>
     <t>10618</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10618/projeto_de_resolucao_06-2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10618/projeto_de_resolucao_06-2005.pdf</t>
   </si>
   <si>
     <t>Altera a redação do capitulo VII- das Sessões do Regimento Interno da Câmara Municipal da Lapa.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4010/projeto_de_resolucao_07_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4010/projeto_de_resolucao_07_2005.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Legislativo Municipal os Diplomas de PERSONALIDADE DESTAQUE DO MUNICÍPIO DA LAPA e EMPRESÁRIO DESTAQUE DO MUNICÍPIO DA LAPA, e dá outras providências.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4008/projeto_de_resolucao_08_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4008/projeto_de_resolucao_08_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização Administrativa da Câmara Municipal da Lapa.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/3999/projeto_de_resolucao_09_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/3999/projeto_de_resolucao_09_2005.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma PERSONALIDADE DESTAQUE DO MUNICÍPIO DA LAPA ao Senhor ELIAS ASSAD.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4001/projeto_de_resolucao_10_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4001/projeto_de_resolucao_10_2005.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma PERSONALIDADE DESTAQUE DO MUNICÍPIO DA LAPA ao Senhor JOSÉ ANGELO LEONARDI.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4002/projeto_de_resolucao_11_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4002/projeto_de_resolucao_11_2005.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma PERSONALIDADE DESTAQUE DO MUNICÍPIO DA LAPA ao Senhor ZACARIAS MENDES DE PAULA.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4003/projeto_de_resolucao_12_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4003/projeto_de_resolucao_12_2005.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma PERSONALIDADE DESTAQUE DO MUNICÍPIO DA LAPA ao Senhor GUILHERME JORGE MOREIRA GUIMARÃES.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4004/projeto_de_resolucao_13_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4004/projeto_de_resolucao_13_2005.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma PERSONALIDADE DESTAQUE DO MUNICÍPIO DA LAPA ao Senhor JUVENAL STEFF.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4005/projeto_de_resolucao_14_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4005/projeto_de_resolucao_14_2005.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma PERSONALIDADE DESTAQUE DO MUNICÍPIO DA LAPA a Senhora EDITE ZARUR.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4006/projeto_de_resolucao_15_2005.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4006/projeto_de_resolucao_15_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento de verbas conforme demonstrativo do Setor de Contabilidade desta Casa de Leis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2514,68 +2514,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7197/ata_sessao_especial_28.06.2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7220/ata_da_sessao_especial_02.01.2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7221/ata_da_sessao_especial_22.02.2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7222/ata_da_sessao_especial_01.03.2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7223/ata_da_sessao_especial_05.03.2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7224/ata_da_sessao_especial_29.11.2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7225/ata_da_sessao_especial_06.12.2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7226/ata_da_sessao_especial_22.11.2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7228/ata_da_sessao_especial_17.05.2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7229/ata_da_sessao_especial_19.04.2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7231/ata_da_sessao_especial_08.03.2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7175/ata_no_2774.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7176/ata_no_2775.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7177/ata_no_2776.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7178/ata_no_2777.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7179/ata_no_2778.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7180/ata_no_2779.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7181/ata_no_2780.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7182/ata_no_2781.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7183/ata_no_2782.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7184/ata_no_2783.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7185/ata_no_2784.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7186/ata_no_2785.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7187/ata_no_2786.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7188/ata_no_2787.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7189/ata_n2788_de_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7190/ata_no_2789.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7191/ata_no_2790.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7192/ata_no_2791.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7193/ata_no_2792.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7194/ata_no_2793.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7195/ata_no_2794.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7196/ata_no_2795.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7198/ata_no_2796.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7199/ata_no_2797.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7200/ata_no_2798.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7201/ata_no_2799.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7202/ata_no_2800.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7203/ata_no_2801.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7204/ata_no_2802.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7205/ata_no_2803.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7206/ata_no_2804.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7207/ata_no_2805.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7208/ata_no_2806.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7209/ata_no_2807.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7210/ata_no_2808.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7211/ata_no_2809.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7212/ata_no_2810.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7213/ata_no_2811.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7214/ata_no_2812.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7215/ata_no_2813.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7216/ata_no_2814.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7217/ata_no_2815.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7218/ata_no_2816.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7219/ata_no_2817.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7227/ata_da_tribuna_livre_24.05.05.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7230/ata_da_sessao_especial_29.03.2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4445/2021-05-06-14-11-40-01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4444/2021-05-06-14-01-14-01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4442/2021-05-06-13-27-34-01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4441/2021-05-06-11-46-55-01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4440/2021-05-06-11-29-30-01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4452/2021-05-07-13-53-17-01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4439/2021-05-06-11-25-19-01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4437/2021-05-06-09-19-51-01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4438/2021-05-06-09-34-15-01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4435/2021-05-05-15-22-42-01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4420/2021-05-05-09-26-32-01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10614/anteprojeto_de_lei_12-2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4417/2021-05-04-15-58-20-01.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10624/anteprojeto_de_lei_14-2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4413/2021-05-04-13-58-08-01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4412/2021-05-04-13-45-49-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4500/2021-05-11-13-42-13-01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4804/2021-06-18-09-17-11-01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4473/2021-05-11-09-52-14-01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5056/anteprojeto_20_de_2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5057/anteprojeto_21_de_2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4488/2021-05-11-11-29-44-01.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4493/2021-05-11-11-47-37-01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4468/2021-05-11-09-10-00-01.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4457/2021-05-07-14-48-57-01.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10628/anteprojeto_de_lei_27-2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4451/2021-05-07-13-42-36-01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5073/anteprojeto_29_de_2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5074/anteprojeto_30_de_2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5079/anteprojeto_31_de_2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5084/anteprojeto_32_de_2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5106/anteprojeto_33_de_2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4227/2021-04-20-09-56-32-01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4686/projeto_de_decreto_03_2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4688/projeto_de_decreto_04_2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4831/projeto_de_decreto_05_2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4704/projeto_de_decreto_06_2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4721/projeto_de_decreto_07_2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4825/projeto_de_decreto_08_2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4832/projeto_de_decreto_09_2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4685/projeto_de_decreto_10_2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4789/projeto_de_decreto_11_2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4716/projeto_de_decreto_12_2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4769/projeto_de_decreto_13_2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4715/projeto_de_decreto_14_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4795/projeto_de_decreto_15_2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4790/projeto_de_decreto_16_2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4705/projeto_de_decreto_17_2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4712/projeto_de_decreto_18_2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4758/projeto_de_decreto_19_2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4738/projeto_de_decreto_20_2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4791/projeto_de_decreto_21_2005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4834/projeto_de_decreto_22_2005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4737/projeto_de_decreto_23_2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4823/projeto_de_decreto_24_2005.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4826/projeto_de_decreto_25_2005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4768/projeto_de_decreto_26_2005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4779/projeto_de_decreto_27_2005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4739/projeto_de_decreto_28_2005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4750/projeto_de_decreto_29_2005.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4766/projeto_de_decreto_30_2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4792/projeto_de_decreto_31_2005.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4763/projeto_de_decreto_32_2005.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4443/2021-05-06-13-36-03-01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4447/2021-05-06-15-07-45-01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4446/2021-05-06-14-52-47-01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4436/2021-05-05-16-08-13-01.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10616/projeto_de_lei_05-2005.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4433/2021-05-05-14-48-15-01.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4434/2021-05-05-14-53-53-01.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4411/2021-05-04-13-36-28-01.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4432/2021-05-05-14-23-57-01.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4430/2021-05-05-13-19-50-01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5059/projeto_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4429/2021-05-05-13-11-16-01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4425/2021-05-05-10-02-04-01.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4423/2021-05-05-09-45-08-01.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4421/2021-05-05-09-39-22-01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4416/2021-05-04-14-47-34-01.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4415/2021-05-04-14-32-42-01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4414/2021-05-04-14-03-36-01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5055/projeto_19_de_2005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4509/2021-05-11-15-11-52-01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4807/2021-06-18-09-29-33-01.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4497/2021-05-11-13-30-49-01.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4506/2021-05-11-14-48-22-01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5058/projeto_24_de_2005.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4498/2021-05-11-13-37-16-01.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4494/2021-05-11-13-17-14-01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4484/2021-05-11-10-45-56-01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4495/2021-05-11-13-25-04-01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4459/2021-05-07-14-57-10-01.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10630/projeto_de_lei_30-2005.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10631/projeto_de_lei_31-2005.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4490/2021-05-11-11-41-53-01.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4469/2021-05-11-09-26-45-01.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4482/2021-05-11-10-38-46-01.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4478/2021-05-11-10-16-22-01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4476/2021-05-11-10-01-29-01.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5094/projeto_37_de_2005.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5100/projeto_38_de_2005.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4458/2021-05-07-14-52-14-01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10645/projeto_de_lei_ordinaria_40-2005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10644/projeto_de_lei_ordinaria_41-2005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4456/2021-05-07-14-44-22-01.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4453/2021-05-07-14-07-48-01.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4454/2021-05-07-14-12-08-01.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5067/projeto_45_de_2005.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5069/projeto_46_de_2005.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5072/projeto_47_de_2005.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5076/projeto_48_de_2005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5077/projeto_49_de_2005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5097/projeto_50_de_2005.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5096/projeto_51_de_2005.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5080/projeto_52_de_2005.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5083/projeto_53_de_2005.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10643/projeto_de_lei_54-2005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5087/projeto_55_de_2005.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5081/projeto_56_de_2005.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5085/projeto_57_de_2005.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5095/projeto_58_de_2005.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5086/projeto_59_de_2005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4014/projeto_de_resolucao_01_2005.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4017/projeto_de_resolucao_02_2005.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4016/projeto_de_resolucao_03_2005.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4007/projeto_de_resolucao_04_2005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4013/projeto_de_resolucao_05_2005.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10618/projeto_de_resolucao_06-2005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4010/projeto_de_resolucao_07_2005.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4008/projeto_de_resolucao_08_2005.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/3999/projeto_de_resolucao_09_2005.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4001/projeto_de_resolucao_10_2005.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4002/projeto_de_resolucao_11_2005.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4003/projeto_de_resolucao_12_2005.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4004/projeto_de_resolucao_13_2005.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4005/projeto_de_resolucao_14_2005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4006/projeto_de_resolucao_15_2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7197/ata_sessao_especial_28.06.2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7220/ata_da_sessao_especial_02.01.2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7221/ata_da_sessao_especial_22.02.2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7222/ata_da_sessao_especial_01.03.2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7223/ata_da_sessao_especial_05.03.2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7224/ata_da_sessao_especial_29.11.2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7225/ata_da_sessao_especial_06.12.2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7226/ata_da_sessao_especial_22.11.2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7228/ata_da_sessao_especial_17.05.2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7229/ata_da_sessao_especial_19.04.2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7231/ata_da_sessao_especial_08.03.2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7175/ata_no_2774.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7176/ata_no_2775.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7177/ata_no_2776.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7178/ata_no_2777.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7179/ata_no_2778.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7180/ata_no_2779.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7181/ata_no_2780.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7182/ata_no_2781.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7183/ata_no_2782.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7184/ata_no_2783.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7185/ata_no_2784.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7186/ata_no_2785.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7187/ata_no_2786.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7188/ata_no_2787.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7189/ata_n2788_de_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7190/ata_no_2789.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7191/ata_no_2790.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7192/ata_no_2791.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7193/ata_no_2792.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7194/ata_no_2793.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7195/ata_no_2794.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7196/ata_no_2795.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7198/ata_no_2796.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7199/ata_no_2797.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7200/ata_no_2798.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7201/ata_no_2799.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7202/ata_no_2800.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7203/ata_no_2801.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7204/ata_no_2802.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7205/ata_no_2803.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7206/ata_no_2804.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7207/ata_no_2805.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7208/ata_no_2806.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7209/ata_no_2807.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7210/ata_no_2808.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7211/ata_no_2809.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7212/ata_no_2810.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7213/ata_no_2811.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7214/ata_no_2812.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7215/ata_no_2813.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7216/ata_no_2814.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7217/ata_no_2815.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7218/ata_no_2816.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7219/ata_no_2817.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7227/ata_da_tribuna_livre_24.05.05.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/7230/ata_da_sessao_especial_29.03.2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4445/2021-05-06-14-11-40-01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4444/2021-05-06-14-01-14-01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4442/2021-05-06-13-27-34-01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4441/2021-05-06-11-46-55-01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4440/2021-05-06-11-29-30-01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4452/2021-05-07-13-53-17-01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4439/2021-05-06-11-25-19-01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4437/2021-05-06-09-19-51-01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4438/2021-05-06-09-34-15-01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4435/2021-05-05-15-22-42-01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4420/2021-05-05-09-26-32-01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10614/anteprojeto_de_lei_12-2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4417/2021-05-04-15-58-20-01.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10624/anteprojeto_de_lei_14-2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4413/2021-05-04-13-58-08-01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4412/2021-05-04-13-45-49-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4500/2021-05-11-13-42-13-01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4804/2021-06-18-09-17-11-01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4473/2021-05-11-09-52-14-01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5056/anteprojeto_20_de_2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5057/anteprojeto_21_de_2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4488/2021-05-11-11-29-44-01.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4493/2021-05-11-11-47-37-01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4468/2021-05-11-09-10-00-01.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4457/2021-05-07-14-48-57-01.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10628/anteprojeto_de_lei_27-2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4451/2021-05-07-13-42-36-01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5073/anteprojeto_29_de_2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5074/anteprojeto_30_de_2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5079/anteprojeto_31_de_2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5084/anteprojeto_32_de_2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5106/anteprojeto_33_de_2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4227/2021-04-20-09-56-32-01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4686/projeto_de_decreto_03_2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4688/projeto_de_decreto_04_2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4831/projeto_de_decreto_05_2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4704/projeto_de_decreto_06_2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4721/projeto_de_decreto_07_2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4825/projeto_de_decreto_08_2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4832/projeto_de_decreto_09_2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4685/projeto_de_decreto_10_2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4789/projeto_de_decreto_11_2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4716/projeto_de_decreto_12_2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4769/projeto_de_decreto_13_2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4715/projeto_de_decreto_14_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4795/projeto_de_decreto_15_2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4790/projeto_de_decreto_16_2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4705/projeto_de_decreto_17_2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4712/projeto_de_decreto_18_2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4758/projeto_de_decreto_19_2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4738/projeto_de_decreto_20_2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4791/projeto_de_decreto_21_2005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4834/projeto_de_decreto_22_2005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4737/projeto_de_decreto_23_2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4823/projeto_de_decreto_24_2005.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4826/projeto_de_decreto_25_2005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4768/projeto_de_decreto_26_2005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4779/projeto_de_decreto_27_2005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4739/projeto_de_decreto_28_2005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4750/projeto_de_decreto_29_2005.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4766/projeto_de_decreto_30_2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4792/projeto_de_decreto_31_2005.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4763/projeto_de_decreto_32_2005.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4443/2021-05-06-13-36-03-01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4447/2021-05-06-15-07-45-01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4446/2021-05-06-14-52-47-01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4436/2021-05-05-16-08-13-01.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10616/projeto_de_lei_05-2005.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4433/2021-05-05-14-48-15-01.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4434/2021-05-05-14-53-53-01.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4411/2021-05-04-13-36-28-01.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4432/2021-05-05-14-23-57-01.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4430/2021-05-05-13-19-50-01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5059/projeto_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4429/2021-05-05-13-11-16-01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4425/2021-05-05-10-02-04-01.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4423/2021-05-05-09-45-08-01.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4421/2021-05-05-09-39-22-01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4416/2021-05-04-14-47-34-01.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4415/2021-05-04-14-32-42-01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4414/2021-05-04-14-03-36-01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5055/projeto_19_de_2005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4509/2021-05-11-15-11-52-01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4807/2021-06-18-09-29-33-01.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4497/2021-05-11-13-30-49-01.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4506/2021-05-11-14-48-22-01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5058/projeto_24_de_2005.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4498/2021-05-11-13-37-16-01.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4494/2021-05-11-13-17-14-01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4484/2021-05-11-10-45-56-01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4495/2021-05-11-13-25-04-01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4459/2021-05-07-14-57-10-01.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10630/projeto_de_lei_30-2005.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10631/projeto_de_lei_31-2005.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4490/2021-05-11-11-41-53-01.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4469/2021-05-11-09-26-45-01.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4482/2021-05-11-10-38-46-01.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4478/2021-05-11-10-16-22-01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4476/2021-05-11-10-01-29-01.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5094/projeto_37_de_2005.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5100/projeto_38_de_2005.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4458/2021-05-07-14-52-14-01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10645/projeto_de_lei_ordinaria_40-2005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10644/projeto_de_lei_ordinaria_41-2005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4456/2021-05-07-14-44-22-01.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4453/2021-05-07-14-07-48-01.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4454/2021-05-07-14-12-08-01.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5067/projeto_45_de_2005.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5069/projeto_46_de_2005.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5072/projeto_47_de_2005.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5076/projeto_48_de_2005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5077/projeto_49_de_2005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5097/projeto_50_de_2005.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5096/projeto_51_de_2005.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5080/projeto_52_de_2005.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5083/projeto_53_de_2005.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10643/projeto_de_lei_54-2005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5087/projeto_55_de_2005.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5081/projeto_56_de_2005.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5085/projeto_57_de_2005.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5095/projeto_58_de_2005.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/5086/projeto_59_de_2005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4014/projeto_de_resolucao_01_2005.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4017/projeto_de_resolucao_02_2005.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4016/projeto_de_resolucao_03_2005.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4007/projeto_de_resolucao_04_2005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4013/projeto_de_resolucao_05_2005.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/10618/projeto_de_resolucao_06-2005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4010/projeto_de_resolucao_07_2005.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4008/projeto_de_resolucao_08_2005.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/3999/projeto_de_resolucao_09_2005.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4001/projeto_de_resolucao_10_2005.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4002/projeto_de_resolucao_11_2005.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4003/projeto_de_resolucao_12_2005.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4004/projeto_de_resolucao_13_2005.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4005/projeto_de_resolucao_14_2005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2005/4006/projeto_de_resolucao_15_2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>