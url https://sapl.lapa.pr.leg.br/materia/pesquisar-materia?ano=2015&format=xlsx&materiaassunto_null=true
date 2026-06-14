--- v0 (2026-01-12)
+++ v1 (2026-06-14)
@@ -51,3508 +51,3508 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE (3.220)</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E UM (3.221)</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E DOIS (3.222)</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E TRÊS (3.223)</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E QUATRO (3.224)</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E CINCO (3.225) </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E SEIS (3.226)</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E SETE (3.227)</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E OITO (3.228)</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E VINTE E NOVE (3.229)</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA (3.230)</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E UM (3.231)</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E DOIS (3.232)</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E TRÊS (3.233)</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E QUATRO (3.234)</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E CINCO (3.235)</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E SEIS (3.236)</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E SETE (3.237)</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E OITO (3.238)</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA NÚMERO TRÊS MIL DUZENTOS E TRINTA E NOVE (3.239)_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E QUARENTA (3.240)</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA NÚMERO TRÊS MIL DUZENTOS E QUARENTA E UM (3.241)_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO 3.242</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO 3.243.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL,DUZENTOS E QUARENTA E QUATRO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 3245.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N°3246.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 3247.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA NÚMERO TRÊS MIL DUZENTOS E QUARENTA E OITO.(3.248)</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N° TRÊS MIL,DUZENTOS E QUARENTA E NOVE.(3.249)</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 3250 (ATA DE Nº TRÊS MIL DUZENTOS E CINQUENTA.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº TRÊS MIL DUZENTOS E CINQUENTA E UM .(3.251)</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N° TRÊS MIL DUZENTOS E CINQUENTA E DOIS.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N°3253 (TRÊS MIL DUZENTOS E CINQUENTA E TRÊS)</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA N°TRÊS MIL DUZENTOS E CINQUENTA E QUATRO. </t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N° TRÊS MIL DUZENTOS E CINQUENTA E CINCO</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N° 3256</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 3257</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 3258</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 3259</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N°3260</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 3261.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA  N° 3262.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/</t>
+    <t>http://sapl.lapa.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ATA Nº 3263 REFERENTE A SESSÃO ORDINÁRIA DO DIA 08/12/15.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA N° 3264,REFERENTE A SESSÃO ORDINÁRIA DO DIA 15/12/15.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>ATA N°3265,REFERENTE A SESSÃO EXTRAORDINÁRIA DO DIA 24/12/2015</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Atas Diversas</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA TRIBUNA LIVRE</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE ONDE FEZ USO DA PALAVRA SAMUEL GÓIS,SERVIDOR DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Dango Leonardi</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LEONARDO BERGHAUSER JUNIOR O LOGRADOURO PÚBLICO MUNICIPAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA NO ÂMBITO MUNICIPAL A ASSOCIAÇÃO DE PAIS E MESTRES DA ESCOLA RURAL MUNICIPAL GUSTAVO KUSS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO ACIR VALÉRIO, LOGRADOURO PÚBLICO MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ME - Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1377/04_2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1377/04_2015.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N° 2281 DE 10 DE FEVEREIRO DE 2009. JÁ ALTERADOS PELAS LEIS N° 2638 DE 02 DE SETEMBRO DE 2011, 2805 DE 07 DE JANEIRO DE 2013, 2808 DE 01 DE FEVEREIRO DE 2013 E 2952 DE 31 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RENATO AFONSO</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA NO ÂMBITO MUNICIPAL A ASSOCIAÇÃO DE PAIS, MESTRES E FUNCIONÁRIOS DA ESCOLA RURAL MUNICIPAL MARECHAL CANDIDO RANDON E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>VILMAR FÁVARO PURGA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1412/anteprojeto_de_lei_06-2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1412/anteprojeto_de_lei_06-2015.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO 4° AO ARTIGO 13 DA LEI MUNICIPAL N° 1765, DE 29/12/2003, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE LAPA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, À ASSOCIAÇÃO DA COMUNIDADE AFRODESCENDENTE E QUILOMBOLAS DA REGIÃO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CÉLIO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O PROJETO VETERINÁRIO MIRIM NO MUNICÍPIO DA LAPA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>FENELON BUENO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BIOMBOS, TAPUMES OU ESTRUTURAS SIMILARES, NA FRENTE DOS CAIXAS FIXOS DE ATENDIMENTOS DAS AGÊNCIAS BANCÁRIAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CÉLIO GUIMARÃES, FENELON BUENO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO DENTRO DAS SALAS DE AULA DAS INSTITUIÇÕES DE ENSINO FUNDAMENTAL E NOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL MANTIDOS PELA PREFEITURA MUNICIPAL DA LAPA-PARANÁ.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vários Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º DO ARTIGO 1º E ACRESCENTA O PARÁGRAFO 4º AO ARTIGO 1º, AMBOS DA  LEI MUNICIPAL Nº 2853, DE 04 DE JULHO DE 2013, QUE TORNA OBRIGATÓRIO A IDENTIFICAÇÃO DOS VEÍCULOS OFICIAIS DOS PODERES EXECUTIVOS E LEGISLATIVO DO MUNICÍPIO DA LAPA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei 2553/2011, já alterada pelas leis nº 2718/2012 e nº 2973/2014, a qual estabelece normas para a liberação de diárias para custear despesas de alimentação, hospedagem e locomoção urbana para Vereadores e demais servidores do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MÁRIO PADILHA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A ARRECADAÇÃO PARA  O IMPOSTO PREDIAL TERRITORIAL URBANO (IPTU)E DÁ OUTRAS PROVIDÊNCIAS; CONFORME DETERMINA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DA LAPA(LEI COMPLEMENTAR N°03/2011),EM SEU ARTIGO 18.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI N° 1774,DE 31 DE MARÇO DE 2004,A QUAL DISPÕE SOBRE O QUADRO DE PESSOAL E INSTITUI O PLANO DE CARGOS E SALÁRIOS DO PODER LEGISLATIVO MUNICIPAL DA LAPA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ARTHUR VIDAL, FENELON BUENO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA O ARTIGO 112 CAPUT E SEU INCISO XIV DA LEI N°1832, DE 27 DE DEZEMBRO DE 2004, QUE TRATA DO CÓDIGO DE OBRAS DO MUNICÍPIO, JÁ ALTERADO PELO ARTIGO 3° DA LEI N°2984, DE 18 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DO CARGO DE DIRETOR DE MANUTENÇÃO E PATRIMÔNIO DO PODER LEGISLATIVO DA LAPA,CONSTANTE NAS LEIS MUNICIPAIS 2805,DE 07/01/2013,2952 DE 31/03/2014 E 2808 DE 01/02/2013.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO DO AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DA LAPA E DA OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARÁGRAFO 3° DO ARTIGO 11 DA LEI 3103 DE 21 DE JULHO DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DIRCEU RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO EXECUTIVO MUNICIPAL, SOLICITANDO PATROLAMENTO E SAIBRAMENTO NA ESTRADA PRINCIPAL DA COCHOEIRA EM PRIMEIRO FAXINAL DOS CASTILHOS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, QUE SEJAM FEITOS MELHORIAS NECESSÁRIAS NA RUA SÃO MIGUEL VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, QUE SEJAM FEITOS AS MELHORIAS NECESSÁRIAS NA RUA LUCIANO LACERDA SENTIDO CAIC COHAPAR.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO PATROLAMENTO NA ESTRADA PRINCIPAL DE RIO DE AREIA E TAMBÉM AS DE ACESSO ÀS RESIDÊNCIAS E LAVOURAS.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO PATROLAMENTO NA ESTRADA PRINCIPAL E TAMBÉM NAS ESTRADAS DE ACESSO AS LAVOURAS DE MATO PRETO POVINHO, MACHADO E MATO PRETO PAIOL.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, O PATROLAMENTO, ENSAIBRAMENTO E ANTI-PÓ, NA RUA CARLOS GANZERT, TENDO EM VISTA QUE A REFERIDA RUA ESTÁ TOTALMENTE ESBURACADA E NECESSITA DE REPAROS URGENTE, FACE O GRANDE FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Wilmar José Horning - Lilo</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL QUE PROVIDENCIE O REVESTIMENTO PRIMÁRIO COM SAIBRO, BEM COMO A READEQUAÇÃO DA ESTRADA RURAL QUE LIGA A COMUNIDADE DO FEIXO ATÉ A COLÔNIA BOM SUSESSO</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE O CONSERTO DE UM PONTO CRITICO NA ESTRADA RURAL DO FEIXO, MAIS PRECISAMENTE ESTRADA QUE INICIE EM FRENTE AO POSTO DE SAÚDE, ATÉ A PROPRIEDADE DO SENHOR AIRTON GREIN._x000D_
 </t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE O REVESTIMENTO PRIMÁRIO COM SAIBRO BEM COMO A READEQUAÇÃO DAS ESTRADAS RURAIS PRINCIPAIS E VICINAIS DA COMUNIDADE DO PAIQUERÊ, MAIS PRECISAMENTE NAS PROXIMIDADES DA PROPRIEDADE DO SR. ANTÔNIO KOSLOSKI.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE O REVESTIMENTO PRIMÁRIO COM SAIBRO BEM COMO A READEQUAÇÃO DAS ESTRADAS DO RIO DAS ROÇAS E DO PAIOL DE BAIXO, AMBAS NA COMUNIDADE DE MARIENTAL</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFICIO AO EXECUTIVO MUNICIPAL, SOLICITANDO ATENDIMENTO MEDICO PARA ATENDER NA COMUNIDADE DA AGUA AZUL.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, QUE SEJAM COLOCADOS PEDRISCOS NAS ESTRADAS DO NÚCLEO LEITEIRO, CONSULTANDO ANTES OS MORADORES DA REGIÃO SOBRE OS PONTOS PRINCIPAIS A SEREM ARRUMADOS, TOMANDO CUIDADO COM O MODO DE RECUPERAÇÃO DA VIA, QUE TEM UMA BASE BOA.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, QUE SEJA OFERECIDA UMA VAGA EXCLUSIVA PARA "CARGA E DESCARGA", AO LADO DA LOJA PONTO 10, DO EMPRESÁRIO NASSIM MATTAR ISBER, SITO À RUA DES. WETPHALEN, ESQUINA COM A RUA BARÃO DO RIO BRANCO, NESTA CIDADE DE LAPA/PR, MEDIANTE COLOCAÇÃO DE PLACA E PINTURA DA FAIXA.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE A DEVIDA READEQUAÇÃO COM REVESTIMENTO PRIMÁRIO COM SAIBRO DAS ESTRADAS RURAIS E A PONTE DA COMUNIDADE DA FAZENDA DOS FORJOS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE A DISPONIBILIDADE DE UM DENTISTA PARA A COMUNIDADE DE PEDRA LISA.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE E DISPONIBILIZE OS EQUIPAMENTOS NECESSÁRIOS PARA O TERMINO DA AMPLIAÇÃO DO CAMPO DE FUTEBOL MUNICIPAL ATRÁS DA UNIDADE DE SAÚDE DA COMUNIDADE DE PEDRA LISA</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE A DEVIDA READEQUAÇÃO COM REVESTIMENTO PRIMÁRIO COM SAIBRO DAS ESTRADAS PRINCIPAIS E VICINAIS DA COMUNIDADE DO CAPÃO BONITO.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, QUE SEJA COLOCADO FRESADO DE ASFALTO NA RUA MARECHAL CÂNDIDO RONDON, NAS PROXIMIDADES COM A ESQUINA COM A RUA GUANABARA.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO ATENDIMENTO DE UM DENTISTA PARA ATENDER NO MINI POSTO DE SAÚDE NA COMUNIDADE DE CAMPINA DOS DIAS, EM FAXINAL DOS CASTILHOS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO MELHORIAS COM PATROLAMENTO E SAIBRO NA ESTRADA DO SR. SEBASTIÃO PIMENTEL E FAMÍLIA NA LOCALIDADE DO BONITO.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO PATROLAMENTO, E SAIBRAMENTO NA ESTRADA PRINCIPAL DE BONITO QUE DÁ ACESSO À RESIDÊNCIA DO SR. JOÃO MARIA MOURA E OUTROS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, QUE REALIZE O REALINHAMENTO DOS PARALELEPÍPEDOS NA RUA CORONEL DULCÍDIO PEREIRA, EM FRENTE AO SUPERMERCADO BARCELONA.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A SUBSTITUIÇÃO DO RESERVATÓRIO DE ÁGUA NA COMUNIDADE DO RIO DA VÁRZEA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE O ORÇAMENTO DE MATERIAL E QUE CONCEDA UMA MÁQUINA RETROESCAVADEIRA PARA A CONFECÇÃO DE UMA NOVA FOSSA SÉPTICA NO COLÉGIO ESTADUAL ANTONIO LACERDA BRAGA EM MARIENTAL.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREFEITURA MUNICIPAL DA LAPA QUE CONTEMPLE A COMUNIDADE DO FEIXO COM UM MÉDICO EXCLUSIVO PARA ATENDIMENTO DE SEGUNDA A SEXTA NA UNIDADE BÁSICA DE SAÚDE DE REFERIDA LOCALIDADE.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE A DEVIDA READEQUAÇÃO COM REVESTIMENTO PRIMÁRIO COM SAIBRO DA ESTRADA PRINCIPAL DA COMUNIDADE DO MARAFIGO, MAIS PRECISAMENTE DO ASFALTO PASSANDO PELA IGREJA NOSSA SENHORA DAS GRAÇAS ATÉ A COMUNIDADE DE PASSA DOIS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAR AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO O PATROLAMENTO E O SAIBRAMENTO DA ESTRADA DO CARACOL, NAS PROXIMIDADES DA IGREJA.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE A INSTALAÇÃO DE ILUMINAÇÃO PUBLICA DO FINAL DA VILA CRISTO REI ATÉ O POSTO DA POLÍCIA AMBIENTAL NO ALTO DO MONGE.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA AMAZONAS, MAIS PRECISAMENTE ENTRE OS CONJUNTOS HABITACIONAIS DIB MANI E OLARIA.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREFEITURA MUNICIPAL DA LAPA QUE PROVIDENCIE A DEVIDA READEQUAÇÃO COM REVESTIMENTO PRIMÁRIO COM SAIBRO DE ALGUMAS ESTRADAS VICINAIS DA COMUNIDADE DO BONITO, BEM COMO O URGENTE ENVIO DE UMA MÁQUINA RETROESCAVADEIRA PARA AS DEVIDAS PROVIDÊNCIAS DE DESOBSTRUÇÃO DOS BUEIROS E SARJETAS DE SAÍDA DE ÁGUA DAS ESTRADAS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE SEJA PROVIDENCIADO, ÀS CUSTAS DO PODER EXECUTIVO MUNICIPAL, A NUMERAÇÃO DAS RESIDÊNCIAS DE MARIENTAL, LOCALIDADE QUE JÁ FOI DECLARADA COMO SENDO PERÍMETRO URBANO, PORÉM, ATÉ AO PRESENTE MOMENTO AS RESIDÊNCIAS NÃO POSSUEM NUMERAÇÃO ADEQUADA, SENDO QUE ISTO É UM PEDIDO DE TODOS OS MORADORES LOCAIS, EM ESPECIAL DO MORADOR DALTO TEIDER, QUE NARROU A ESTE VEREADOR OS PROBLEMAS QUE ESTA FALTA DE NUMERAÇÃO CAUSA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM REALIZADAS MELHORIAS NA RUA SERAFIM FERREIRA DE ALMEIDA MACIEL, NO CENTRO DA CIDADE, QUE ESTÁ EM PÉSSIMAS CONDIÇÕES DE TRAFEGO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE MELHORIAS NA PONTE DA ESTRADA DO MARAFIGO, PRÓXIMO A ESTAÇÃO DE TRATAMENTO DA SANEPAR, NAS PROXIMIDADES DO BAIRRO OLARIA, CONFORME MOSTRAM AS FOTOS EM ANEXO,</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO REFORMA DE UM MATA BURRO NA LOCALIDADE DE CAMPINA DOS DIAS, PASSANDO A IGREJA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA ENVIADO VINTE PRANCHÃOS DE EUCALIPTO, PARA REFORMA DE UMA PONTE DA LOCALIDADE DE AGUA AZUL DE CIMA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO PATROLAMENTO E SAIBRAMENTO NA ESTRADA PRINCIPAL DO SR. DOMINGOS KOGERASKI NA LOCALIDADE DE AGUA AZUL, KM 246.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A PODA DOS GALHOS DAS ÁRVORES EXISTENTES NA ALAMEDA DAVID CARNEIRO, QUE ESTÃO OFERECENDO RISCO (CONFORME FOTO EM ANEXO).</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE NA ESTRADA PRINCIPAL DO RIO DOS PATOS (SENTIDO PONTE NOVA), CONFORME MOSTRAM FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE FRESADO NA RUA ALÍPIO MENDES DOS SANTOS (CENTRO)</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A COLOCAÇÃO DE FRESADO NA RUA OSMAR TEIDER NA VILA DO PRÍNCIPE.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REMETIDO AO EXMO. DEPUTADO ESTADUAL ÉLIO RUSCH, SOLICITANDO QUE O MESMO INTERVENHA JUNTO AO GOVERNO DO ESTADO, PARA QUE SEJAM TOMADAS TODAS AS MEDIDAS QUE SE FIZEREM NECESSÁRIAS PARA QUE SEJAM REALIZADAS OBRAS DE RECAPEAMENTO ASFÁLTICO NO PARQUE ESTADUAL DO MONGE.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REMETIDO AO EXMO. DEPUTADO FEDERAL LUCIANO DUCCI, SOLICITANDO QUE O MESMO INTERVENHA JUNTO AO GOVERNO DO ESTADO, PARA QUE SEJAM TOMADAS TODAS AS MEDIDAS QUE SE FIZEREM NECESSÁRIAS PARA QUE SEJAM REALIZADAS OBRAS DE RECAPEAMENTO ASFÁLTICO NO PARQUE ESTADUAL DO MONGE.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL PARA QUE A MESMA DETERMINE À SECRETARIA DE OBRAS E URBANISMO QUE SEJA PROVIDENCIADO AS MELHORIAS QUE SE FIZEREM NECESSÁRIAS, EM FRENTE A RESIDÊNCIA DE NR° 153, NA RUA CLEMENTE ARGOLO, VILA JOSÉ LACERDA, PEDIDO ESTE FEITO POR TODOS OS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL PARA QUE A MESMA DETERMINE À SECRETARIA DE OBRAS E URBANISMO QUE SEJA PROVIDENCIADO MELHORIAS, PRINCIPALMENTE PATROLAMENTO, COLOCAÇÃO DE CASCALHO E DEMAIS BENFEITORIAS QUE SE FIZEREM NECESSÁRIAS NAS ESTRADAS DA LOCALIDADE DE FAXINAL DOS PRETOS.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL PARA QUE A MESMA DETERMINE À SECRETARIA DE OBRAS E URBANISMO QUE SEJA PROVIDENCIADO MELHORIAS, PRINCIPALMENTE PATROLAMENTO, COLOCAÇÃO DE CASCALHO E DEMAIS BENFEITORIAS QUE SE FIZEREM NECESSÁRIAS NAS ESTRADAS DA LOCALIDADE DE PASSA DOIS.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL PARA QUE A MESMA DETERMINE A COLOCAÇÃO IMEDIATA DE LIXEIRAS GRANDES COM SEPARAÇÃO DE MATERIAIS NOS DIVERSOS BAIRROS DE NOSSA CIDADE, VISTO QUE A COLOCAÇÃO DESTAS LIXEIRAS IRÁ SERVIR PARA GUARDAR O LIXO EM LOCAL ADEQUADO.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO A EMPRESA DE TRANSPORTE TRANSLAPA SOLICITANDO A IMPLANTAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA NO BAIRRO OLÁRIA.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO PATROLAMENTO, E SAIBRAMENTO NA ESTRADA PRINCIPAL QUE DÁ ACESSO A RESIDÊNCIA DO SR. MARCIO CHIMALESKI NA LOCALIDADE DE PAIQUERÊ. A MESMA BENEFICIA OUTRAS FAMÍLIAS DA REGIÃO.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO PATROLAMENTO, E SAIBRAMENTO NA ESTRADA RURAL DA LOCALIDADE DE CAMPINA DOS DIAS, PRÓXIMO A RESIDÊNCIA DO SR. ODAIR DOS SANTOS.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,QUE SEJA CONSTRUÍDA UMA LOMBADA NA RUA BARÃO DOS CAMPOS GERAIS,PRÓXIMO A RESIDÊNCIA Nª970.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,QUE PROVIDENCIE MELHORIAS ESTRUTURAIS NA CLÍNICA DA MULHER,CONFORME RELATÓRIO EM ANEXO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL,O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA  DO CERRO,DESDE A ESCOLINHA,PASSANDO PELO RANCHO JAGATÁ ,ATÉ A PROPRIEDADE DO SENHOR PEDRO MENDES.TAMBÉM HÁ NECESSIDADE URGENTE DA CONSTRUÇÃO DE TRÊS BUEIROS E O ALARGAMENTO DE ALGUNS PONTOS DA ESTRADA CONFORME RELATÓRIO COM FOTOS ANEXADO. </t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ,QUE SEJA ARRUMADO O BURACO NA FRENTE DO CENTRO DA JUVENTUDE NO BAIRRO COHAPAR.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL ,SOLICITANDO PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA DAS LOCALIDADES DE CARQUEJA,PALMITAL DE CIMA E PALMITAL DE BAIXO. </t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFICIO AO EXECUTIVO MUNICIPAL,SOLICITANDO PATROLAMENTO E COLOCAÇÃO DE SAIBRO NOS PONTOS NECESSÁRIOS NA LOCALIDADE DE SEGUNDO FAXINAL E MONTE ALEGRE.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE SEJA CONSERTADA A CABECEIRA DA PONTE LOCALIZADA NA VARGINHA,SÃO BENTO II.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRINCIPAL DO MARAFIGO.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DO MARAFIGO,NO TRAJETO PRÓXIMO A LINHA FÉRREA E A CONSTRUÇÃO DE UM BUEIRO.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE FRESADO NA RUA JOSÉ PIERIN,ENTRE AS RUAS CARLOS GANZERT E JOÃO CANDIDO FERREIRA.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A DEVIDA READEQUAÇÃO NAS VIAS MARGINAIS DE MARIENTAL.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE LÂMPADAS QUEIMADAS ENTRE A RODOVIA DO XISTO ATÉ A ESCOLA MARTIM HAMMERSCHIMIDT,EM MARIENTAL. </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA QUE SE INICIA AO LADO DO CAMPO DE FUTEBOL DA COLÔNIA JOHANNESDORF ATÉ AS PROPRIEDADES DA FAMÍLIA HALAIKO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INCLUÍDO NOS PROJETOS DE PAVIMENTAÇÕES EM ANDAMENTO O RESTANTE DA RUA ARTHUR SUPLICY LOCALIZADA PRÓXIMO AO ANTIGO MATADOURO NO CENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,QUE SEJA INCLUÍDO NOS PROJETOS DE PAVIMENTAÇÕES A RUA PEDRO M.DE CAMARGO,RUA ESTA, LOCALIZADA AO LADO DO FÓRUM DR° MARCELINO JOSÉ NOGUEIRA JUNIOR,BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA UMA ACADEMIA AO AR LIVRE E UM PARQUINHO NO CONJUNTO OLARIA II.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,O PATROLAMENTO,ENSAIBRAMENTO E A CONSTRUÇÃO DE BUEIROS EM DETERMINADOS PONTOS DA ESTRADA DO 1° FAXINAL DOS CASTILHOS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL QUE SEJA FORNECIDO DEZ(10)VIAGENS DE CASCALHO BRITADO PARA SEREM COLOCADAS NA ESTRADA DAS PROPRIEDADES DOS SENHORES JOSÉ RODRIGUES,JOACIR HOFFMANN,ANTÔNIO E. DELPONTE E A SENHORA MARIA TEREZA TEIXEIRA.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL PARA QUE A MESMA DETERMINE À SECRETARIA DE OBRAS E URBANISMO QUE SEJA PROVIDENCIADO MELHORIAS EM UM BUEIRO NA LOCALIDADE DE SÃO BENTO PEDRINHAS.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJAM REALINHADOS OS BLOQUETES DAS RUAS DO CONJUNTO POUSADA DO SOL,QUE ESTÃO CAUSANDO DIFICULDADES NO TRÁFEGO DE VEÍCULOS POR APRESENTAREM GRANDES ONDULAÇÕES.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA PRINCIPAL DE ACESSO ÀS RESIDÊNCIAS DOS SENHORES JOSÉ MARTINS,ANTÔNIO MARTINS E JOSÉ DOS SANTOS,NA LOCALIDADE DO BONITO.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA PRINCIPAL DE ACESSO ÀS RESIDÊNCIAS DOS SENHORES JOÃO MOREIRA,ANSELMO KRESKO E JOSÉ MACHADO ,NA LOCALIDADE DE PRACINHA SANTOS REIS.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA RETRO ESCAVADEIRA,10 MANILHAS 60 CM E 10 MANILHAS DE 40CM ,PARA SERVIÇOS DE REFORMA DE BUEIROS NA LOCALIDADE DE CARQUEJA E PALMITAL.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,A CONSTRUÇÃO DE DUAS LOMBADAS NA LOCALIDADE DO MARAFIGO,PRÓXIMO À IGREJA DA COMUNIDADE,TENDO EM VISTA QUE O FLUXO DE VEÍCULOS NO LOCAL É INTENSO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO COMANDANTE DA POLÍCIA MILITAR,MAJOR HÉLIO JOSÉ HORNUNG,PARA QUE COLOQUE EM ESCALA DE TRABALHO DE SEU COMANDO,O EVENTO DENOMINADO EQUIPELEQUE,QUE SERÁ REALIZADO NOS PRÓXIMOS DIAS 10 E 11 DE OUTUBRO,NA LOCALIDADE DE BONITO,RODOVIA DO XISTO KM 233.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.bmp</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.bmp</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL,SOLICITANDO PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA PRINCIPAL,DE ACESSO ÁS RESIDÊNCIAS DOS SENHORES JOACIR CORDEIRO,LEÔNIDES CORDEIRO,AMILTON CORDEIRO E CLAUDIO RIBAS,NA LOCALIDADE DO BONITO. </t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.bmp</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.bmp</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL,SOLICITANDO PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA RURAL DA LOCALIDADE DE CAMPINA DOS DIAS,PRÓXIMO A RESIDÊNCIA DO SENHOR VICENTE SANDESKI.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO EXECUTIVO MUNICIPAL,SOLICITANDO REFORMA DE UMA PONTE NA LOCALIDADE DE SÃO BENTO EM PEDRINHAS(RIO ANTA GORDA).</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,QUE SEJA CONSERTADO O TELHADO DA UAB,UNIVERSIDADE ABERTA DO BRASIL,TENDO EM VISTA QUE O LOCAL ENCONTRA-SE COM MUITAS GOTEIRAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFICIO AO EXECUTIVO MUNICIPAL,SOLICITANDO O FEITIO DE UM BUEIRO,NA ESTRADA QUE DÁ ACESSO AS LAVOURAS DO SR.AMILTON DIAS,PRÓXIMO A SUA RESIDÊNCIA NA LOCALIDADE DE CAMPINA DOS DIAS.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA VICINAL DA BARRA DOS MELLOS E SEGUE SENTIDO OS IMÓVEIS DE PROPRIEDADE DE ROBERTO RAMOS PEREIRA DE ANDRADE E ADEILDO METZ.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DE ALGUNS PONTOS CRÍTICOS DA ESTRADA DE VIRA MACHADO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DE ALGUNS PONTOS CRÍTICOS NA ESTRADA VICINAL DE COLÔNIA JOHANNESDORF,QUE INICIA-SE NA PR-427,AO LADO DO CAMPO DE FUTEBOL,A QUAL DA ACESSO À RESIDÊNCIA DA SRA. MARIA TEREZINHA SCHIMIDT PEDRO.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DE ALGUNS PONTOS CRÍTICOS NA  ESTRADA PRINCIPAL DA LOCALIDADE DE RIO DOS PATOS,A QUAL SERVE PARA ESCOAMENTO DE GRANDE PRODUTIVIDADE DA REGIÃO,BEM COMO CIRCULAÇÃO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO MATERIAL E DEIXADO NA ESTRADA DO NÚCLEO LEITEIRO,PRÓXIMO A PROPRIEDADE DO SENHOR ALFREDO ERTAL,PARA QUE OS MORADORES PROVIDENCIEM MELHORIAS NA RUA QUE DA ACESSO A LEITERIA DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Economia, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DELIBERA SOBRE AS CONTAS DO PODER EXECUTIVO MUNICIPAL, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2009. </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIBERA SOBRE AS CONTAS DO PODER EXECUTIVO MUNICIPAL, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE ANEXOS NA LEI N° 2.859 DE 07 DE AGOSTO DE 2013, E NA LEI N° 3.019 DE 29 DE SETEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE AQUISIÇÃO DE EQUIPAMENTOS RODOVIÁRIOS PARA MANUTENÇÃO DE ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE A PAVIMENTAÇÃO DE VIAS URBANAS.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE REFORMA DO MUSEU NEY BRAGA.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ADECAL- ASSOCIAÇÃO DE APOIO E DESENVOLVIMENTO DO CAIC DA LAPA, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 2.791, DE 18 DE DEZEMBRO DE 2012, CRIA O CONSELHO MUNICIPAL DE POLÍTICA CULTURAL E CRIA O FUNDO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E O RESPECTIVO FUNDO MUNICIPAL E CONSELHO TUTELAR, CRIADOS PELA LEI N° 1306, DE 23/11/1995, REVOGADA PELA LEI N° 1851, DE 18/04/2005, QUE SERÃO REGIDOS CONFORME O DISPOSTO NESTA LEI.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1316/20_2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1316/20_2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI 2280/2008 E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO DE AQUISIÇÃO DE VEÍCULOS, NO PROGRAMA 02 &amp;#8211; PROGRAMA DE ORGANIZAÇÃO, COORDENAÇÃO E CONTROLE ADMINISTRATIVO, DA LEI N° 3019/2014, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO DE AQUISIÇÃO DE VEÍCULOS, NO PROGRAMA 02 - PROGRAMA DE ORGANIZAÇÃO, COORDENAÇÃO E CONTROLE ADMINISTRATIVO, DA LEI N° 2859/2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014 A 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO DO ESTADO DO PARANÁ O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6° DA LEI N° 2.377, DE 15 DE OUTUBRO DE 2009, DISPONDO SOBRE A ISENÇÃO DE ITBI PARA OS PRIMEIROS MUTUÁRIOS DOS IMÓVEIS POPULARES, CABENDO A INCIDÊNCIA DO REFERIDO IMPOSTO SOBRE ESSES MESMOS IMÓVEIS QUANDO HOUVER NOVO FATO GERADOR.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL REFERENTE A PERFURAÇÃO DE POÇOS ARTESIANOS NAS LOCALIDADES DO RIO DA AREIA, BUTIÁ, CAMPINA DAS DORES, MATO QUEIMADO, CAMPINA DA LAGOA GORDA E CAPÃO BONITO.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE CONSTRUÇÃO DE MEMORIAL AO TROPEIRO</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REFORMAS, PEQUENOS REPAROS E PINTURA NOS CMEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE REFORMA E ADEQUAÇÃO DE CAMPOS DE FUTEBOL.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL REFERENTE INCLUSÃO DO PROGRAMA BPC NA ESCOLA - QUESTIONÁRIO A SER APLICADO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE AQUISIÇÃO DE PATRULHA AGRÍCOLA.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE AQUISIÇÃO DE EQUIPAMENTOS PARA CONSERVAÇÃO DE ESTRADAS RURAIS UTILIZADAS PELO AGRICULTORES FAMILIARES.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA O PROGRAMA DE APOIO A CRECHES BRASIL CARINHOSO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O RECURSO FNDE (PAR) - PLANO DE AÇÕES ARTICULADAS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1397/36_2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1397/36_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE CONSTRUÇÃO DE UMA UNIDADE INFANTIL - PROINFÂNCIA NO ASSENTAMENTO CONTESTADO.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DO RETROATIVO REFERENTE AO SALDO DEVIDO AOS PROFISSIONAIS DO MAGISTÉRIO MUNICIPAL, EM RAZÃO DO NÃO PAGAMENTO DO PISO NACIONAL DO MAGISTÉRIO, NO PERÍODO COMPREENDIDO ENTRE ABRIL DE 2011 E AGOSTO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA AQUISIÇÃO DE PATRULHA AGRÍCOLA.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA AQUISIÇÃO DE PATRULHA MECANIZADA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA AQUISIÇÃO DE CAMINHÕES BAÚS REFRIGERADOS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE REFORMA DO CASARÃO DA CULTURA (CENTRO COMUNITÁRIO) E DA UNIDADE DE SAÚDE (CASA DO CAPATAZ), NO ASSENTAMENTO CONTESTADO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR REFERENTE PRORROGAÇÃO DE CONTRATO DE LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES E EMPREGADOS PÚBLICOS MUNICIPAIS, AOS PRESTADORES DE SERVIÇO CONTRATADOS MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, AOS PROVENTOS DOS INATIVOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CESSÃO DE USO DE IMÓVEL QUE ESPECIFICA AO INSTITUTO AGRONÔMICO DO PARANÁ - IAPAR.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, EM ÂMBITO MUNICIPAL, O PROGRAMA MUNICIPAL MAIS ESTRADAS RURAIS, CRIA O CARGO PÚBLICO DE CONSERVADOR DE ESTRADAS DE RODAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE INDENIZAÇÃO POR TRABALHO OPEROSO AOS AGENTES PÚBLICOS MUNICIPAIS OCUPANTES DE CARGO EFETIVO OU CONTRATADOS POR PROCESSO SELETIVO SIMPLIFICADO, NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE EXECUÇÃO DO PROJETO DE TRABALHO SOCIAL NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA - PMCVC - OLARIA II.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO EXTRAJUDICIAL E REALIZAR PAGAMENTOS.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1433/projeto_de_lei_n_50_2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1433/projeto_de_lei_n_50_2015.pdf</t>
   </si>
   <si>
     <t>APROVA PROJETO DE ESTREITAMENTO DE VIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE AQUISIÇÃO DE VEÍCULOS PARA ESTRUTURAR A SECRETARIA DE INFRAESTRUTURA, OBRAS PÚBLICAS E TRANSPORTE E DAR SUPORTE AOS DEPARTAMENTOS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AÇÃO DE AQUISIÇÃO DE VEÍCULOS, NO PROGRAMA 09 - PROGRAMA DAS ATIVIDADES DA SECRETARIA DE INFRAESTRUTURA, OBRAS PÚBLICAS E TRANSPORTE, DA LEI N° 3019/2014, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS - 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AÇÃO DE AQUISIÇÃO DE VEÍCULOS, NO PROGRAMA 09 - PROGRAMA DAS ATIVIDADES DA SECRETARIA DE INFRAESTRUTURA, OBRAS PÚBLICAS E TRANSPORTE, DA LEI N° 2859/2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014 A 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO "PLANO MUNICIPAL DE EDUCAÇÃO", PARA OS ANOS DE 2015 A 2024.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O RECURSO FNDE (PAR) - PLANO DE AÇÕES ARTICULADAS</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE AQUISIÇÃO DE BRINQUEDOS PEDAGÓGICOS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1458/57_2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1458/57_2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2930, DE 19.12.13, QUE INSTITUI O DIÁRIO OFICIAL DOS MUNICÍPIOS DO PARANÁ COMO VEÍCULO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DA LAPA-PR.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE AQUISIÇÃO DE ESCAVADEIRA HIDRÁULICA COM ACESSÓRIO ROMPEDOR HIDRÁULICO INSTALADO NA MÁQUINA.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA REFORMA E AMPLIAÇÃO DAS ESCOLAS MUNICIPAIS GUSTAVO KUSS E SERAFIM DO AMARAL.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ASSISTÊNCIA JUDICIÁRIA GRATUITA DO MUNICÍPIO DA LAPA-PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DA ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE LAPA, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE LIA TEREZA CAMPANHOLO MENDES, O C.M.E.I. DO CONJUNTO POUSADA DO SOL, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE MARIA DE LOURDES FERRAZ LEONARDI, O C.M.E.I. DO CONJUNTO OLARIA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NOVAS VAGAS PARA O CARGO PÚBLICO DE PROVIMENTO EFETIVO DE EDUCADOR INFANTIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, EM CONJUNTO COM O CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO CMDI/LAPA/PR E O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, A FIRMAR CONVÊNIO COM O LAR DE IDOSOS SÃO VICENTE DE PAULO, PARA REPASSE DE APORTE FINANCEIRO OBJETIVANDO A EXECUÇÃO DE AÇÕES VOLTADAS À GARANTIA DOS DIREITOS DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O VENCIMENTO BÁSICO DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE CONTROLE DA DENGUE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI 69/2015:"CRIA O MUSEU DE ARMAS DA LAPA"E AUTORIZA RECEBER ACERVO EM DOAÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DESTINADOS A FOLHA DE PAGAMENTO DA SECRETARIA MUNICIPAL DE SAÚDE -UNIDADE DE PRONTO ATENDIMENTO(UPA)</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR DESTINADOS A FOLHA DE PAGAMENTO E PARA CUSTEIO DA UNIDADE DE PRONTO ATENDIMENTO-UPA.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.2° DA LEI 3098,DE 15/07/2015,QUE DISPÕE SOBRE O "PLANO MUNICIPAL DE EDUCAÇÃO",PARA OS ANOS DE 2015 A 2024.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO ANEXO DE ORÇAMENTOS FISCAIS E DA SEGURIDADE SOCIAL NA LEI N°3103 DE 21 DE JULHO DE 2015,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°1773/2004,QUE DISPÕE SOBRE O QUADRO DE PESSOAL E INSTITUI O PLANO DE CARGOS E SALÁRIOS DO MUNICÍPIO DA LAPA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA DISPOSITIVOS DA LEI 1461, DE 11.10.99, QUE DISPÕE SOBRE A ESCOLHA, MEDIANTE ELEIÇÃO DIRETA DE DIRETORES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">   ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAPA PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A COMEMORAÇÃO PELO DIA DO SERVIDOR PÚBLICO MUNICIPAL, NO ÂMBITO DO MUNICÍPIO DA LAPA-PR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER EM CARÁTER DE UTILIZAÇÃO GRATUITA, AO ESTADO DO PARANÁ, POR INTERMÉDIO DA SECRETARIA ESTADUAL DE EDUCAÇÃO, PRÉDIOS OU PARTE DE PRÉDIOS MUNICIPAIS PARA O FIM DE UTILIZAÇÃO COMO UNIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR REFERENTE PAGAMENTO DE DESPESAS DE DEPARTAMENTOS E SECRETARIA DE AGROPECUÁRIA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DESENVOLVIMENTO DE AÇÕES INTERDISCIPLINARES DE &amp;#8220;EDUCAÇÃO PARA O TRÂNSITO",A SEREM MINISTRADAS NA REDE MUNICIPAL DE ENSINO DA LAPA-PR,NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL, EM CONJUNTO COM O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE-CMDCA/LAPA/PR E O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO MENONITA DE ASSISTÊNCIA SOCIAL-AMAS, PARA REPASSE DE APORTE FINANCEIRO OBJETIVANDO A EXECUÇÃO DE AÇÕES VOLTADAS À GARANTIA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, EM CONJUNTO COM O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE-CMDCA/LAPA/PR E O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, A FIRMAR CONVÊNIO COM O CERENE-CENTRO DE RECUPERAÇÃO NOVA ESPERANÇA, PARA REPASSE DE APORTE FINANCEIRO OBJETIVANDO A EXECUÇÃO DE AÇÕES VOLTADAS À GARANTIA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA PAGAMENTO DE DESPESAS COM TRANSPORTE ESCOLAR REFERENTE REPOSIÇÃO DE AULAS NA REDE ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O RECURSO FNDE(PAR)-PLANO DE AÇÕES ARTICULADAS.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 2° DA LEI N°2423, DE 29.12.09 QUE TRATA DO FUNDO ROTATIVO MUNICIPAL PARA REPASSE FINANCEIRO MENSAL ÀS ESCOLAS MUNICIPAIS DA LAPA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NOVAS VAGAS PARA CARGOS PÚBLICOS DE PROVIMENTO EFETIVO DE MÉDICO CLÍNICO GERAL PLANTONISTA 24H,CIRURGIÃO DENTISTA E OFICIAL DE MANUTENÇÃO; CRIA NOVOS CARGOS PÚBLICOS DE PROVIMENTO EFETIVO DE ANALISTA DE LICITAÇÕES,BIÓLOGO,AUXILIAR OPERACIONAL E COZINHEIRA; ALTERA O CARGO DE MOTORISTA HABILITAÇÃO &amp;#8220;D&amp;#8221;,REESTABELECE O CARGO DE AUXILIAR DE SERVIÇOS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O PROGRAMA DE APOIO A CRECHES BRASIL CARINHOSO.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA MUNICIPAL &amp;#8220;ADOTE UMA ÁREA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO MENSAL PARA A POPULAÇÃO INFANTO-JUVENIL LAPIANA PARTICIPANTE DA CONGADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a banda musical Maestro João Francisco Mariano e dá outras providências.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO MORADIA AOS MÉDICOS VINCULADOS AO PROGRAMA MAIS MÉDICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE AUXÍLIO PARA TRATAMENTO FORA DO DOMICÍLIO - TFD NO MUNÍCIPIO DA LAPA- PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1609/projeto_de_lei_n_106_2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1609/projeto_de_lei_n_106_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARQUE DE EXPOSIÇÕES E EVENTOS DA LAPA,CRIADO PELA LEI N°1.002,DE 26 DE OUTUBRO DE 1989,E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA FOLHA DE PAGAMENTO DO MÊS DE DEZEMBRO E 13° SALÁRIO DO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ADECAL-ASSOCIAÇÃO DE APOIO E DESENVOLVIMENTO DO CAIC DA LAPA, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DAS DAMAS DE CARIDADE DO LAR E EDUCANDÁRIO SÃO VICENTE DE PAULO, PARA REPASSE DE CONTRIBUIÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O LAR DE IDOSOS SÃO VICENTE DE PAULO, PARA REPASSE DE SUBVENÇÃO MENSAL E FORNECIMENTO DE MÃO- DE- OBRA, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER À ASSOCIAÇÃO E OFICINA DE CARIDADE SANTA RITA DE CÁSSIA, SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO MENONITA DE ASSISTÊNCIA SOCIAL-AMAS, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DAS DAMAS DE CARIDADE DO LAR E EDUCANDÁRIO SÃO VICENTE DE PAULO, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DISPENSÁRIO SÃO BENEDITO, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE DESBRAVADORES DA LAPA - ADL, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CENTRO DE RECUPERAÇÃO NOVA ESPERANÇA-CERENE, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS- APAE, PARA REPASSE DE SUBVENÇÃO MENSAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Firmar Convênio com a Associação de Desbravadores da Lapa - ADL, para repasse de valores para aquisição de equipamentos e materiais permanentes e dá outras providências.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO  UNIÃO ESPORTE CLUBE , PARA REPASSE DE VALORES A SEREM UTILIZADOS EM PROJETOS ASSISTENCIAIS MANTIDOS PELA ENTIDADE</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO ESPORTE CLUBE AVAÍ, PARA REPASSE DE VALORES A SEREM UTILIZADOS EM PROJETOS ASSISTENCIAIS MANTIDOS PELA ENTIDADE.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CESSÃO DE USO DE IMÓVEL QUE ESPECIFICA AO ESTADO DO PARANÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE DO PARANÁ-SESA.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO EXTRAJUDICIAL E REALIZAR PAGAMENTOS.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA PAGAMENTO DE DESPESAS COM TRANSPORTE ESCOLAR REFERENTE REPOSIÇÃO DE AULAS NA REDE ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE REPASSE DE VALORES PARA ESPORTE CLUBE AVAÍ E UNIÃO ESPORTE CLUBE A SEREM UTILIZADOS EM PROJETOS ASSISTENCIAIS MANTIDOS PELAS ENTIDADES.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL REFERENTE REPASSE DE VALORES PARA A ASSOCIAÇÃO DE DESBRAVADORES DA LAPA &amp;#8211; ADL A SEREM UTILIZADOS NA AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE SANEAMENTO BÁSICO DE LAPA-PR, COMPREENDENDO OS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA, ESGOTAMENTO SANITÁRIO, DRENAGEM E MANEJO DE ÁGUAS PLUVIAIS URBANAS, LIMPEZA URBANA E MANEJO DE RESÍDUOS SÓLIDOS, BEM COMO A GESTÃO INTEGRADA DESSES RESÍDUOS, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1294/01_2015.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1294/01_2015.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 69 DO REGIMENTO INTERNO DO PODER LEGISLATIVO DA LAPA, O QUAL PASSA A TER A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>ARTHUR VIDAL</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DA RESOLUÇÃO 59/2011, QUE INSTITUI E NORMATIZA AS FUNÇÕES GRATIFICADAS NA ESFERA DO PODER LEGISLATIVO DA LAPA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO 55/2009, ALÉM DE FIXAR NORMAS PARA A VERIFICAÇÃO DOS CRITÉRIOS DE AVALIAÇÃO DO ESTÁGIO PROBATÓRIO E AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES ESTÁVEIS, SEGUNDO DETERMINAÇÕES CONSTANTE NA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO DO PODER LEGISLATIVO MUNICIPAL, A SER INCLUÍDO NO ORÇAMENTO FINANCEIRO GERAL DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA O ANEXO I DA RESOLUÇÃO Nº 59/2011, QUE INSTITUI E NORMATIZA AS FUNÇÕES GRATIFICADAS NA ESFERA DO PODER LEGISLATIVO DA LAPA, O QUAL PASSA A TER A SEGUINTE REDAÇÃO. </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REMANEJAMENTO DE VERBAS  CONFORME DEMONSTRATIVO DO SETOR DE CONTABILIDADE DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DA LAPA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS-REFIS, NO MUNICÍPIO DA LAPA; E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ATÍLIO SCHMIDT, COM 69 (SESSENTA E NOVE).</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA DE LOURDES PASDIORA, COM 97 (NOVENTA E SETE) ANOS.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SÍLVIO OLIVA.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. IRACEMA PANAGIO DE CAMPOS, SOLICITANDO A GENTILEZA DE DAR CIÊNCIA DESTE REQUERIMENTO AOS FAMILIARES.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>A APP SINDICATO, ATRAVÉS DO NÚCLEO SINDICAL METROPOLITANA SUL, QUE ENVIE A ESTA CASA DE LEIS CÓPIA DA ATA DA ASSEMBLEIA EXTRAORDINÁRIA REALIZADA NO ÚLTIMO DIA 13 DE FEVEREIRO DE 2015, NESTA CIDADE DA LAPA-PR, NAS DEPENDÊNCIAS DO COLÉGIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO EXMO. SENHOR DEPUTADO ESTADUAL FELIPE FRANCISCHINI SOLICITANDO PROVIDÊNCIAS JUNTO AO GOVERNO DO ESTADO DO PARANÁ PARA QUE SEJA INSTALADO UMA ROTATÓRIA OU UM SEMÁFORO NO PR 427, NO CRUZAMENTO COM A AVENIDA ALOÍSIO LEONI NA CIDADE DA LAPA-PR.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO OFÍCIO À EMPRESA VIAÇÃO EXPRESSO MARINGÁ SOLICITANDO A COLOCAÇÃO DE UMA "CASINHA" PARA O ABRIGO DE PASSAGEIROS NO PONTO LOCALIZADO NO KM 226 SITUADO NA LOCALIDADE DE FAXINAL DOS CASTILHOS.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE CONGRATULAÇÕES E APLAUSOS PELO BELO TRABALHO QUE FOI DESENVOLVIDO PELO SENHOR EDIMAR RHINOW NA GERÊNCIA DA CAIXA ECONÔMICA FEDERAL, NESTES ÚLTIMOS 18 (DEZOITO) MESES EM QUE ESTEVE À FRENTE DESTA IMPORTANTE INSTITUIÇÃO, QUE TANTO AUXILIA OS CIDADÃOS LAPIANOS, SENDO QUE, DURANTE ESTE PERÍODO SUA DEDICAÇÃO E TRABALHO FOI EXEMPLAR, RAZÃO PELA QUAL É MERECEDOR DE RECONHECIMENTO DO POVO LAPIANO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE CONGRATULAÇÕES E APLAUSOS PELOS 07 (SETE) ANOS DE SUCESSO DO PROGRAMA DA RÁDIO LEGENDÁRIA AM, SAPORE D'ITÁLIA, PROGRAMA ESTE SURGIDO EM  02 DE MARÇO DE 2008 E BRILHANTEMENTE APRESENTADO PELO COMPANHEIRO E AMIGO ARI VIDAL, MERECENDO O RECONHECIMENTO DE TODO O POVO LAPIANO POR SUA CONTRIBUIÇÃO PARA A CULTURA DO POVO LAPIANO.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO VOTO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR AGUINALDO CAMARGO DE SOUZA, EMPRESÁRIO LAPIANO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ELVIRA HAMMERSCHIMIDT HOFFMANN, OCORRIDO HOJE, NO DIA 10, ÀS 05:00 MIN EM CURITIBA.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A CONCESSIONARIA CAMINHOS DO PARANÁ SOLICITANDO CRONOGRAMA DE OBRAS DE PAVIMENTAÇÃO DAS VIAS MARGINAIS DA MARIENTAL E DA VILA SÃO JOSÉ, NA LAPA.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO EXPEDIENTE AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA EM FRENTE ÀS RESIDÊNCIAS NA COMUNIDADE DE PALMITAL DE CIMA, NA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. VERÔNICA BILL, OCORRIDO EM 22 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FLAVIO IACOVANTUONI, DOTADO DE UM ESPÍRITO DE EMPREENDEDORISMO, TRATA-SE DE UMA PESSOA MUITO CONHECIDO E QUERIDO DE NOSSA CIDADE. HOMENAGEADO COM O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DA LAPA.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. ANGELA VALÉRIA GOMES, OCORRIDO EM 04 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO PADRE CONRADO FELSKI, OCORRIDO EM 08 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SENHOR MUNIR CHAOWICHE, PRESIDENTE DA SANEPAR SOLICITANDO QUE SEJA REALIZADO UM PROJETO TÉCNICO BEM COMO ESTUDO DE VIABILIDADE DA CONFECÇÃO DE UMA REDE COLETORA DE ESGOTO NAS COMUNIDADES DE FEIXO E MARIENTAL.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO DER (DEPARTAMENTO DE ESTRADAS DE RODAGEM DO PARANÁ) REITERANDO A SOLICITAÇÃO DE CONFECÇÃO DE UMA CICLOVIA NA PR 427, TRECHO ENTRE O PERÍMETRO URBANO DA LAPA E A COMUNIDADE DO MARAFIGO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA MUNICIPAL DA LAPA E A SANEPAR QUE SEJA REALIZADO ATRAVÉS DE PARCERIA OU COOPERAÇÃO UM PROGRAMA URGENTE DE LIMPEZA E DESOBSTRUÇÃO DE FOSSAS SÉPTICAS RESIDENTES NA COMUNIDADE DO FEIXO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA NOS TRABALHOS DESTA CASA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO NO DIA 29 DE ABRIL DE 2015 DO SENHOR AMADEUS ANTONIO CAUS, AOS 75 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO MELHORIAS NA ESTRADA DA COMUNIDADE DE ESPIGÃO BRANCO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. ROSA MURBACH, OCORRIDO EM 04 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO PEDIDO DE INFORMAÇÕES OFICIAIS SOBRE O VALOR QUE É PAGO AOS AGENTES COMUNITÁRIOS DE SAÚDE, DISCRIMINANDO O SALÁRIO, AUXÍLIO TRANSPORTE, INSS, FGTS E DEMAIS ENCARGOS, BENEFÍCIOS OU DESCONTOS INCIDENTES, CITANDO INDIVIDUALMENTE OS VALORES SOLICITADOS.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COMISSÃO MUNICIPAL DE TRÂNSITO, PEDIDO DE INFORMAÇÕES OFICIAIS SOBRE POR QUAIS MOTIVOS FORAM RETIRADAS AS LOMBADAS EM DETERMINADOS PONTOS DA RUA CARLOS GANZERT, E SE EXISTE PLANEJAMENTO PARA EVITAR EXCESSO DE VELOCIDADE DOS CARROS QUE UTILIZAM AS VIAS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA MUNICIPAL DA LAPA QUE ENVIE A ESTA CASA DE LEIS RELAÇÃO NOMINAL COM OS RESPECTIVOS VENCIMENTOS DOS SERVIDORES DISPONIBILIZADOS POR OUTRO ENTE MUNICIPAL, ESTADUAL OU FEDERAL À PREFEITURA MUNICIPAL DA LAPA.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA NOS TRABALHOS DESTA CASA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO OCORRIDO ONTEM, DIA 15/06/2015 DA SENHORA TAKLA DAOU ZAGROBA, COM 62 ANOS DE IDADE. QUE DA DECISÃO DESTA CASA SEJA DADO CIÊNCIA A SUA FAMÍLIA.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. MARTIN SCHMIDT, OCORRIDO DIA 16 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO A PREFEITURA MUNICIPAL DA LAPA PARA QUE PROVIDENCIE A IMEDIATA NOTIFICAÇÃO A EMPRESA RESPONSÁVEL PELA OBRA DE PAVIMENTAÇÃO NA MARIENTAL NAS RUAS NOSSA SENHORA DO PERPETUO SOCORRO E SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. ANTÔNIA CARDOSO DE LIMA (MAIS CONHECIDA COMO DONA TÓTA), OCORRIDO DIA 19 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. WALDOMIRO GEMIN, OCORRIDO DIA 20 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRO. MANOEL PEDRO BARBOSA (MAIS CONHECIDO COMO PEDRICO), OCORRIDO DIA 20 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTOS DE CONGRATULAÇÕES E APLAUSOS AOS ALUNOS FORMADOS NA EDIÇÃO DESTE ANO DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA, BEM COMO DAR CIÊNCIA AO INSTRUTOR DO PROGRAMA E AOS DIRETORES DAS ESCOLAS PARTICIPANTES.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA DA LAPA QUE ENVIE CÓPIA DE TODA DOCUMENTAÇÃO RELATIVA A DESAPROPRIAÇÃO DO TERRENO AO LADO DA ESCOLA SIBYLA WILLE DE LACERDA, NO BAIRRO ESTAÇÃO. SOLICITO TAMBÉM CÓPIA DO ALVARÁ DE CONSTRUÇÃO E DO REGISTRO DA MATRÍCULA DA OBRA INICIADA NESTE LOCAL.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA MUNICIPAL DA LAPA QUE ENVIE CÓPIA DO ALVARÁ DE CONSTRUÇÃO, REGISTRO DA MATRÍCULA E HABITE-SE DA CRECHE RECENTEMENTE CONSTRUÍDA NO BAIRRO OLARIA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA MUNICIPAL DA LAPA QUE ENVIE CÓPIA DO ALVARÁ DE CONSTRUÇÃO E REGISTRO DA UNIDADE DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA MUNICIPAL DA LAPA QUE ENVIE CÓPIA DO ALVARÁ DE CONSTRUÇÃO, REGISTRO E HABITE-SE DA CRECHE RECÉM CONSTRUÍDA NO CONJUNTO POUSADA DO SOL.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA, VOTO DE PROFUNDO PESAR, TENDO EM VISTA O FALECIMENTO DO SENHOR MAXIMIANO RICARDO FERREIRA, OCORRIDO EM 26/06/2015 EM CARQUEJA.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA, VOTO DE PROFUNDO PESAR, TENDO EM VISTA O FALECIMENTO DA SENHORA MARIA TERESINHA CORDEIRO PADILHA, OCORRIDO EM 26/06/2015 EM CARQUEJA.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. FLORIANO CEVE, OCORRIDO DIA 28 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO SENHOR MUNIR CHAOWICHE, PRESIDENTE DA SANEPAR SOLICITANDO QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE TÉCNICA PARA INSTALAÇÃO DE REDE DE DISTRIBUIÇÃO DE AGUA NA COMUNIDADE DE RESTINGA, LOCALIDADE CONHECIDA POR VILA ANTUNES.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SE SEJA ENVIADO OFÍCIO A PREFEITURA MUNICIPAL DA LAPA SOLICITANDO EXTRATO DO SISTEMA DE GERENCIAMENTO DE TRIBUTOS CONTENDO O VALOR TOTAL LANÇADO E A BASE LEGAL DOS TRIBUTOS ABAIXO RELACIONADOS REFERENTES AOS EXERCÍCIOS 2013, 2014 E 2015.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA, VOTO DE PROFUNDO PESAR, TENDO EM VISTA O FALECIMENTO DO SENHOR, PEDRO MURBACH CIBEN, OCORRIDO EM 03/07/2015 EM SEGUNDO FAXINAL.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. MATILDE GRITTEN MARTINS, OCORRIDO DIA 09 DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR, TENDO EM VISTA O FALECIMENTO DA SENHORA, ELISA LECH OCORRIDO EM 09/07/2015 EM PALMITAL DE CIMA.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA INSERIDO EM ATA NOS TRABALHOS DESTA CASA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO OCORRIDO NO DIA 23 DE JULHO DE 2015 DA SENHORA EVA PEREIRA CORREA, MÃE DO PADRE MAURÍCIO, COM 79 ANOS._x000D_
 </t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO DO SR. ALOIZIO KWIATKOWSKI,OCORRIDO DIA 29 DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA MUNICIPAL DA LAPA QUE ENVIE CÓPIA DAS APÓLICES DE SEGURO E DAS NOTAS FISCAIS DAS REVISÕES PERIÓDICAS DAS AMBULÂNCIAS ADQUIRIDAS OU CEDIDAS AO MUNICÍPIO DA LAPA NOS ANOS DE 2013, 2014 E 2015.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PREFEITURA MUNICIPAL DA LAPA QUE A DECLARAÇÃO NOMINAL DA EQUIPE DE SERVIDORES DA E.S.F. DA PEDRA LISA BEM COMO O VALOR DO REPASSE PELO GOVERNO FEDERAL A ESTA UNIDADE.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. ANTONIO BUDZIAK, OCORRIDO DIA 04 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.LINDOLFO ADÃO OPÓLIS.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA,VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.SEBASTIÃO AMORIM.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. IDAVINO BARBOSA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LECY MARIA MOREIRA DOS SANTOS,OCORRIDO NO DIA 20/08/2015.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA,VOTOS DE PROFUNDO PESAR,PELO FALECIMENTO DA SENHORA MARIA STODOLNI,OCORRIDO NO DIA 23/08/15.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER QUE A CHEFE DO PODER EXECUTIVO DESTE MUNICÍPIO DA LAPA ENVIE  INFORMAÇÕES OFICIAIS, ACERCA DOS FATOS QUE CARACTERIZAM A EXCEPCIONAL SITUAÇÃO DE INTERESSE PÚBLICO QUE AUTORIZE A REALIZAÇÃO DO PROCESSO SELETIVO SIMPLIFICADO. </t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL  ENCAMINHE CÓPIA DO CONTRATO E ADITIVOS DA EXECUÇÃO DA OBRA DE REFORMA DA CAPELA MORTUÁRIA,BEM COMO O MEMORIAL DESCRITIVO COMPLETO,PLANILHA ORÇAMENTÁRIA DA EMPRESA CONTRATADA E O TERMO DE RECEBIMENTO DEFINITIVO DA REFORMA REALIZADA NA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.AFFONSO DE PAULA RIBAS.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR.LOURIVAL PINTO DIAS (LOLINHO).</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. DOLORES NEVES SANTOS, OCORRIDO NO DIA 08 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.bmp</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.bmp</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MARIO FABIANO FANTIN,OCORRIDO NO DIA 09 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSERIDO EM ATA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SRA.JOSEPHINE DA SILVA NATEL,OCORRIDO EM 21 DE OUTUBRO DE 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3859,67 +3859,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1377/04_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1412/anteprojeto_de_lei_06-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1316/20_2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1397/36_2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1433/projeto_de_lei_n_50_2015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1458/57_2015.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1609/projeto_de_lei_n_106_2015.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1294/01_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1377/04_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1412/anteprojeto_de_lei_06-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1316/20_2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1397/36_2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1433/projeto_de_lei_n_50_2015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1458/57_2015.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1609/projeto_de_lei_n_106_2015.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2015/1294/01_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>