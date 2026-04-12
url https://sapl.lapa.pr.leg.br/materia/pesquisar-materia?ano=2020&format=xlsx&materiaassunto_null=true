--- v0 (2026-01-11)
+++ v1 (2026-04-12)
@@ -51,3144 +51,3144 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t>Ata Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2876/20.02.2020_-_3oq-2019_com_anexos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2876/20.02.2020_-_3oq-2019_com_anexos.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA DE DEMONSTRAÇÃO E AVALIAÇÃO DO PODER EXECUTIVO RELATIVO AO CUMPRIMENTO DAS METAS FISCAIS DO TERCEIRO QUADRIMESTRE DE 2019.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3002/ata_audiencia_publica_28.05.2020_-_1oq-2020_com_anexos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3002/ata_audiencia_publica_28.05.2020_-_1oq-2020_com_anexos.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA DE DEMONSTRAÇÃO E AVALIAÇÃO DO PODER EXECUTIVO RELATIVO AO CUMPRIMENTO DAS METAS FISCAIS DO PRIMEIRO QUADRIMESTRE DE 2020.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3136/24.09.2020_-_2oq-2020_assinada_correto.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3136/24.09.2020_-_2oq-2020_assinada_correto.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA DE DEMONSTRAÇÃO E AVALIAÇÃO DO PODER EXECUTIVO RELATIVO AO CUMPRIMENTO DAS METAS FISCAIS DO SEGUNDO QUADRIMESTRE DE 2020.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2861/ata_20.01.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2861/ata_20.01.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO EXTRAORDINÁRIA DO DIA 20/01/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E QUARENTA E OITO(3.448).</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2870/ata_18.02.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2870/ata_18.02.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 18/02/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E QUARENTA E NOVE(3.449).</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2875/ata_3450_03.03.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2875/ata_3450_03.03.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 03/03/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA (3.450).</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2888/ata_3451_10.03.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2888/ata_3451_10.03.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 10/03/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E UM (3.451).</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2889/ata_3452_17.03.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2889/ata_3452_17.03.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 17/03/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E DOIS (3.452).</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2890/ata_3453_24.03.2020-extra.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2890/ata_3453_24.03.2020-extra.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO EXTRAORDINÁRIA DO DIA 24/03/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E TRÊS (3.453).</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2891/ata_3454_01.04.2020-extra.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2891/ata_3454_01.04.2020-extra.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO EXTRAORDINÁRIA DO DIA 01/04/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E QUATRO (3.454).</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2892/ata_3455_07.04.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2892/ata_3455_07.04.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 07/04/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E CINCO (3.455).</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2895/ata_3456_14.04.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2895/ata_3456_14.04.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 14/04/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E SEIS (3.456).</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2903/ata_3457_23.04.2020-extra.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2903/ata_3457_23.04.2020-extra.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO EXTRAORDINÁRIA DO DIA 23/04/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E SETE (3.457).</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2910/ata_3458_28.04.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2910/ata_3458_28.04.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 28/04/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E OITO (3.458).</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2915/ata_3459_05.05.2020_correta.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2915/ata_3459_05.05.2020_correta.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 05/05/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E CINQUENTA E NOVE (3.459).</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/ata_3460_12.05.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/ata_3460_12.05.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 12/05/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA (3.460).</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/ata_3461_19.05.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/ata_3461_19.05.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 19/05/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E UM (3.461).</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/ata_3642_26.05.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/ata_3642_26.05.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 26/05/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E DOIS (3.462).</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3006/ata_3463_02.06.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3006/ata_3463_02.06.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 02/06/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E TRÊS (3.463).</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3013/ata_3464_09.06.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3013/ata_3464_09.06.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 09/06/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E QUATRO (3.464).</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3019/ata_3465_16.06.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3019/ata_3465_16.06.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 16/06/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E CINCO (3.465).</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3020/ata_3466_07.07.2020_-_extra.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3020/ata_3466_07.07.2020_-_extra.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO EXTRAORDINÁRIA DO DIA 07/07/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E SEIS (3.466).</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3036/ata_3467_21.07.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3036/ata_3467_21.07.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 21/07/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E SETE (3.467).</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3112/ata_3468_28.07.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3112/ata_3468_28.07.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 28/07/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E OITO (3.468).</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3110/ata_3469_25.08.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3110/ata_3469_25.08.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 25/08/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SESSENTA E  NOVE (3.469).</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3111/ata_3470_01.09.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3111/ata_3470_01.09.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 01/09/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA (3.470).</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3126/ata_3471_17.09.2020_-_extra.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3126/ata_3471_17.09.2020_-_extra.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO EXTRAORDINÁRIA DO DIA 17/09/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E UM (3.471).</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3158/ata_3472_22.09.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3158/ata_3472_22.09.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 22/09/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E DOIS (3.472).</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3160/ata_3473_29.09.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3160/ata_3473_29.09.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 29/09/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E TRÊS (3.473).</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3161/ata_3474_06.10.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3161/ata_3474_06.10.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 06/10/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E QUATRO (3.474).</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3162/ata_3475_13.10.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3162/ata_3475_13.10.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 13/10/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E CINCO (3.475).</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3165/ata_3476_20.10.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3165/ata_3476_20.10.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 20/10/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E SEIS (3.476).</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3168/ata_3477_27.10.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3168/ata_3477_27.10.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 27/10/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E SETE (3.477).</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3171/ata_3478_03.11.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3171/ata_3478_03.11.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 03/11/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E OITO (3.478).</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3175/ata_3479_17.11.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3175/ata_3479_17.11.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 17/11/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E SETENTA E NOVE (3.479).</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3182/ata_3480_24.11.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3182/ata_3480_24.11.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 24/11/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E OITENTA (3.480).</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3203/ata_3481_08.12.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3203/ata_3481_08.12.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 08/12/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E OITENTA E UM (3.481).</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3454/ata_3482_15.12.2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3454/ata_3482_15.12.2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE A SESSÃO ORDINÁRIA DO DIA 15/12/2020 - ATA NÚMERO TRÊS MIL QUATROCENTOS E OITENTA E DOIS (3.482).</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Atas Diversas</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3194/ata_tribuna_livre_03.03.2020_-_app-sindicato.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3194/ata_tribuna_livre_03.03.2020_-_app-sindicato.pdf</t>
   </si>
   <si>
     <t>ATA REFERENTE A TRIBUNA LIVRE DO DIA 03/03/2020, ONDE FEZ USO DA PALAVRA A SRA. SIMONE BARBOSA DA APP-SINDICATO.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3193/ata_tribuna_livre_03.03.2020_-_ong_eva.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3193/ata_tribuna_livre_03.03.2020_-_ong_eva.pdf</t>
   </si>
   <si>
     <t>ATA REFERENTE A TRIBUNA LIVRE DO DIA 03/03/2020, ONDE FEZ USO DA PALAVRA A SRA. ADRIANE RIBEIRO DA ONG EVA.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>JOSIAS JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2879/01_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2879/01_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa MERENDA EM CASA para o fim de autorizar o Poder Executivo Municipal a proceder a distribuição da merenda escolar aos responsáveis pelos alunos da rede pública municipal de educação enquanto perdurar a suspensão das aulas em decorrência da pandemia de Coronavírus-COVID 19 e dá outras procidências.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>Vários Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2909/anteprojeto_de_lei_02_2020_correto.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2909/anteprojeto_de_lei_02_2020_correto.pdf</t>
   </si>
   <si>
     <t>Denomina de UBS Centro Dr° Francisco Bujardão Martins o logradouro público municipal que especifica.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>ARTHUR VIDAL</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3017/anteprojeto_de_lei_03_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3017/anteprojeto_de_lei_03_2020.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de trecho da atual Avenida Caetano Munhoz da Rocha e Denomina de Avenida EDUARDO PEDRO HAMMERSCHMIDT o logradouro municipal que especifica.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3058/anteprojeto_de_lei_04_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3058/anteprojeto_de_lei_04_2020.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a divulgação oficial e periódica de dados sobre a situação do Município em relação à COVID 19 e dá outras providências.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3105/anteprojeto_de_lei_05_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3105/anteprojeto_de_lei_05_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de extensão temporária de passeio público por meio da instalação de “parklets”.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3207/anteprojeto_de_lei_n_06_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3207/anteprojeto_de_lei_n_06_2020.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública, no âmbito Municipal a Associação da Feira da Agricultura Familiar.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3208/07_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3208/07_2020.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública, no âmbito Municipal a Organização Palavra da Vida.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FENELON BUENO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2841/indicacao_01_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2841/indicacao_01_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, limpeza do terreno do posto de saúde da comunidade de Água azul.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2842/indicacao_02_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2842/indicacao_02_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja providenciado um redutor de velocidade na Rua Catarina Keche Ramos próximo ao numero 413 no Bairro Jardim Montreal.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>SAMUEL GÓIS</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2844/indicacao_03_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2844/indicacao_03_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , mais precisamente a Secretaria de Obras, que seja feito patrolamento e ensaibramento na Estrada dos Prestes.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_04_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_04_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , mais precisamente a Secretaria de Agropecuária e Meio Ambiente que seja feito vistoria no imóvel situado na rua 13 de maio nº599, por motivo de ter uma árvore a qual esta em vias de cair sobre a casa.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2846/indicacao_05_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2846/indicacao_05_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , mais precisamente a Secretaria de Obras, que seja feito Manutenção na Rua José Pazzinato em frente ao nº 436 esquina com Rua João André Henrique Wiedmer - Conj. Olaria.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>SARGENTO OTÁVIO</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2847/indicacao_06_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2847/indicacao_06_2020.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja pavimentado o trecho da rua Francisco Vidal no Trecho que entre XV de novembro e Pedro Soares de Siqueira.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2857/indicacao_07_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2857/indicacao_07_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, mais precisamente a secretaria de Obras ( Diretoria de Estradas, Pontes E boeiros), que seja feito patrolamento e ensaibramento na Estrada da Localidade do Marafigo sentido lapar( estrada esta que passa atrás do parque de Exposição).</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2858/indicacao_08_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2858/indicacao_08_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal mais  precisamente à Secretaria de Obras que seja feito vistoria e remanejamento no sistema de bueiros na localidade de Marafigo em frente à residência do senhor Nedemar Moreira Araújo e da senhora Rute Godoy.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2859/indicacao_09_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2859/indicacao_09_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, mais precisamente a secretaria de Obras( Diretoria de Estradas, Pontes e Boeiros), que seja feito ensaibramento na Estrada da Localidade do Marafigo sentido Passa dois(iniciando próximo a propriedade do senhor Alceu Hoffman ate a entrada Passa Dois.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2862/indicacao_10_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2862/indicacao_10_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, mais precisamente a secretaria de Obras(Departamento de Limpeza Pública), que seja feito limpeza do terreno situado entre Av.João Joslin do Valle e Rua Manoel A.Cunha, ao lado do CMEI Pedro Maciel Magalhães.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_11_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_11_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, mais precisamente a secretaria de Obras(Departamento de Limpeza Pública), que seja feito limpeza da lateral do valetão na Rua Itamar Corte entre as Ruas João Candido Ferreira e Rua Victor do Amaral-Vila do rosário.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2865/indicacao_12_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2865/indicacao_12_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, mais Precisamente a secretaria de Obras e construção de uma lombada na rua Raul Siqueira(Conjunto Monsenhor Henrique) próximo ao Açougue Colonial.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_13_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_13_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, mais precisamente a secretaria de Obras(Departamento de Limpeza Pública), que seja feito limpeza do terreno situado na Rua Pedro Mendes, fundos do CMEI Pedro Maciel Magalhães, em frente ao ESF Vila São José e OAB.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>DIRCEU RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2869/indicacao_14_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2869/indicacao_14_2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja enviado ofício ao Executivo Municipal  solicitando patrolamento e saibramento nos pontos críticos na estrada principal das Comunidades de Mato Preto Santa Regina, Mato Preto Povinho e Mato Preto Machado.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2905/indicacao_15_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2905/indicacao_15_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja apreciado a solicitação ocorrida mediante reunião do GRAER, referente a instalação de um Heliporto ao lado da UPA-LAPA, sendo também a pertinência do pedido de desapropriação do imóvel ao lado da referida unidade de saúde.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2904/indicacao_16_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2904/indicacao_16_2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja enviado ao Executivo Municipal solicitando patrolamento e saibramento nos pontos críticos na estrada principal que dá acesso a Comunidade da Carqueja a Comunidade do Bonito.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2907/indicacao_17_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2907/indicacao_17_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja executado um estacionamento interno na nova UBS CENTRO SPLENDORA DI EGIDIO DUTTI situado na Rua Otavio José Kuss.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ACYR DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2908/indicacao_18_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2908/indicacao_18_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Executivo Municipal que seja feita MELHORIAS na Comunidade de Floresta São João, nas estradas de acesso dos senhores SERGIO VARCHAK,AMILTON  VARCHAK,  VOLDO  VARCHAK,mais conhecido como VARDO  VARCHAK  e do JANGO  VARCHAK.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2911/indicacao_19_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2911/indicacao_19_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Executivo Municipal que seja providenciada e recolocada ou providenciada outra placa identificando a Rua São Miguel na Vila São José.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>VILMAR FÁVARO PURGA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2913/indicacao_20_2020_ok.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2913/indicacao_20_2020_ok.pdf</t>
   </si>
   <si>
     <t>Indica que sejam encaminhados a este vereador cópia de documentos enviados a SANEPAR, com referência as comunidades conforme declaração do secretário de Agricultura e Meio Ambiente, no Programa da prefeitura transmitido no dia 09/05/20.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2924/indicacao_21_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2924/indicacao_21_2020.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Saúde / Executivo, que seja repassado verba/recurso vinda do governo federal para auxílio da pandemia do COVID-19 para o CAPS-I Lapa.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/indicacao_22_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/indicacao_22_2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado ofício ao Executivo Municipal, solicitando patrolamento e colocação de saibro nos pontos necessários na estrada principal de acesso a residência da Sra. Cecilia Lima Santos, Maria da Luz Santos em Mato Preto Santa Regina.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/indicacao_23_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/indicacao_23_2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado ofício ao Executivo Municipal, solicitando o patrolamento nas estradas vicinais das Comunidades de Água Azul e Canoeiro</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3005/indicacao_24_2020_ok.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3005/indicacao_24_2020_ok.pdf</t>
   </si>
   <si>
     <t>Indica a Prefeitura Municipal / Setor de Comunicação apoio e apreciação para realização de Lives musicais, com bandas locais em comemoração aos 251 anos da nossa cidade.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_25_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_25_2020.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja feitos reparos na Rua Noel Rosa trechos entre a Rua Leocádio Ditrich Francisco Alves e Rua Ari Barbosa.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3079/indicacao_26_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3079/indicacao_26_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Comissão Municipal de Trânsito para implantar uma placa de estacionamento rotativo (período de 15 minutos com pisca alerta ligado) em frente ao estabelecimento Comercial Material de Construção Bruzamolin, localizado na Av. Manoel Pedro, 2306, Centro da Lapa.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3154/indicacao_27_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3154/indicacao_27_2020.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja pavimentado o trecho da Rua Francisco Vidal no trecho entre a Rua XV de Novembro e Rua Pedro Soares de Siqueira.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3157/indicacao_28_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3157/indicacao_28_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que uma caçamba de lixo na entrada da Colônia São Carlos (próximo ao Pedágio).</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3181/indicacao_29_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3181/indicacao_29_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam feitos alguns redutores de velocidade na Rua Roberto Hoffmann, que começa no Bairro Jardim Esplanada e termina no Bairro Jardim Montreal.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3195/indicacao_30_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3195/indicacao_30_2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja enviado ofício ao Executivo Municipal solicitando cópia do aditivo de Convênio protocolado junto ao Instituto Água e Terra e do Termo de Referência, informados no ofício SAMA nº 90/2020, referente ao projeto de saneamento para a comunidade de Faxinal dos Correas.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2899/protocolo_241_2020_mocao_01_20_ok.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2899/protocolo_241_2020_mocao_01_20_ok.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao chefe do Poder Executivo Municipal, Sr. Paulo Cesar Fiates Furiati, pela forma grosseira, desrespeitosa e caluniosa, com que se referiu ao lapeano Sr. Renato Tauile Zarur, proprietário da Loja Zarur, em publicação realizada através de sua conta pessoal no Facebook em 01 de abril de 2020.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3179/mocao_02_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3179/mocao_02_2020.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Secretário de Estado da Educação do Paraná, SENHOR RENATO FEDER, em razão da manutenção do Edital de Processo Seletivo Simplificado 47/2020 e da absoluta ausência de diálogo com a categoria da Educação em nosso Estado, mesmo após a adoção de medida extrema pelos profissionais, a saber, a greve de fome estartada em 20 de novembro 2020.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2867/projeto_de_decreto_01_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2867/projeto_de_decreto_01_2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do Município da Lapa ao Senhor Edison Luiz Meira.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>Comissão de Economia, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3053/projeto_de_dec_02_2020_com_acordao.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3053/projeto_de_dec_02_2020_com_acordao.pdf</t>
   </si>
   <si>
     <t>Delibera sobre as contas do Poder Executivo, referente ao Exercício Financeiro de 2013.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3066/projeto_de_decreto_legislativo_03_2020_com_anexos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3066/projeto_de_decreto_legislativo_03_2020_com_anexos.pdf</t>
   </si>
   <si>
     <t>Delibera sobre as contas do Poder Executivo, referente ao Exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3197/projeto_de_decreto_legislativo_05_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3197/projeto_de_decreto_legislativo_05_2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária da Lapa à Sra. Dra. BIANCA BACCI BISETTO.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2822/01_2020_pr.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2822/01_2020_pr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, para devolução de saldos de Convênios.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2823/02_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2823/02_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Superávit Financeiro, para devolução de saldos de Convênios.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2824/projeto_de_lei_03_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2824/projeto_de_lei_03_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta  Ação a Programa da Lei nº 3424/2017, que dispõe sobre o Plano Plurianual para o quadriênio 2018 à 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2825/projeto_de_lei_04_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2825/projeto_de_lei_04_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta  Ação a Programa da Lei nº 3636/2019, que dispõe sobre a Lei de Diretrizes Orçamentárias-2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2826/projeto_de_lei_05_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2826/projeto_de_lei_05_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Anulação de Dotação, referente inclusão de rubricas orçamentárias para as Secretaria da Fazenda e Educação e alteração de Programa na Ação 2334, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2827/projeto_de_lei_06_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2827/projeto_de_lei_06_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Operação de Crédito, referente complementação de valores das contratações de Operação de Crédito nº 0501.973-89 e nº 0501.723-54 - Programa Pró-Transporte - obras de qualificação viária no Município da Lapa.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2838/projeto_de_lei_07_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2838/projeto_de_lei_07_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1714, de 08.07.03, que Institui o Fundo Municipal do Meio Ambiente – FMMA, e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_08_2020_2.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_08_2020_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação a Programa da Lei n ° 3424/2017, que dispõe sobre o Plano Plurianual para o quadriênio 2018 à 2021, e da outras providências.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2849/projeto_de_lei_09_2020_2.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2849/projeto_de_lei_09_2020_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação ao Programa da Lei n° 3636/2019, que dispõe sobre a Lei de Diretrizes Orçamentárias - 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2851/projeto_de_lei_10_2020_2.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2851/projeto_de_lei_10_2020_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Superávit Financeiro, referente inclusão de rubricas orçamentárias na Ação 2385, para o Programa VigiaSUS.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2850/projeto_de_lei_11_2020_2.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2850/projeto_de_lei_11_2020_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Anulação de Dotação, referente despesas com Contribuições e Material de Consumo para Educação Infantil.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2852/projeto_de_lei_12_2020_2.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2852/projeto_de_lei_12_2020_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Superávit Financeiro, para pagamento de despesas de merenda escolar com superávit do Salário Educação.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2860/projeto_de_lei_013_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2860/projeto_de_lei_013_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para reajuste setorial, a saber, vencimento inicial de classe B, C, D e E dos profissionais do magistério e dá outras providências, com a finalidade de corrigir desvirtuamentos salariais verificados em razão de reajuste, no percentual de 12,84%, ao piso salarial para o ano de 2020 dos profissionais do magistério integrantes da Classe A.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2871/projeto_de_lei_14_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2871/projeto_de_lei_14_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por  Anulação de Dotação, referente inclusão de  rubricas  orçamentarias para as Secretarias  da Fazenda, Secretaria de Educação e Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2872/projeto_de_lei_15_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2872/projeto_de_lei_15_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por superavit Financeiro, referente inclusão de rubrica orçamentária para devolução de valor por cancelamento de metas do Programa Primeira Infância no SUAS.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2880/projeto_de_lei_16_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2880/projeto_de_lei_16_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 3378, de 13 de Janeiro de 2017 com a inclusão do Departamento de Trânsito do Município de Lapa e supressão do Departamento de Serviços Urbanos, e criação da Junta Administrativa de Recursos de Infração – JARI e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2881/projeto_de_lei_17_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2881/projeto_de_lei_17_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2882/18_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2882/18_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2183, de 24/06/2008, que dispõe sobre a reestruturação do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2883/projeto_de_lei_19_2020_correto.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2883/projeto_de_lei_19_2020_correto.pdf</t>
   </si>
   <si>
     <t>Regulamenta o programa de alimentação escolar da rede pública de ensino durante o período de suspensão das aulas para enfrentamento ao COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2884/projeto_de_lei_20_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2884/projeto_de_lei_20_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3546, de 30.08.2018, que autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA_x000D_
 FEDERAL e dá outras providências.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2885/projeto_de_lei_21_2020_ok.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2885/projeto_de_lei_21_2020_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária para o exercício financeiro do ano 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2894/projeto_de_lei_22_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2894/projeto_de_lei_22_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Superávit Financeiro, referente suplementação da rubrica de Outros Serviços de Terceiros - Pessoa Jurídica no Bloco de Custeio das Ações e Serviços Públicos de Saúde – UPA/SAMU.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2886/projeto_de_lei_23_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2886/projeto_de_lei_23_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Anulação de Dotação, referente suplementação da rubrica de Outros Serviços de Terceiros - Pessoa Jurídica no Bloco de Custeio das Ações e Serviços Públicos de Saúde – UPA/SAMU.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2893/projeto_de_lei__24_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2893/projeto_de_lei__24_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 3711/2020, que dispõe sobre o Código de Obras e Edificações do Município da Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2896/projeto_de_lei_25_2020__com_anexos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2896/projeto_de_lei_25_2020__com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar concessão de linhas municipais urbanas de transporte coletivo, e dá outras providências.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2900/projeto_de_lei_26_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2900/projeto_de_lei_26_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação a Programa da Lei nº 3424/2017, que dispõe sobre o Plano Plurianual para o quadriênio 2018 à 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2901/projeto_de_lei_27_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2901/projeto_de_lei_27_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação a Programa da Lei nº 3636/2019, que dispõe sobre a Lei de Diretrizes Orçamentárias - 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2902/projeto_de_lei_28_2020_completo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2902/projeto_de_lei_28_2020_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de rubricas orçamentárias na Ação 2386, para o Bloco de Custeio das Ações e Serviços Públicos de Saúde - Grupo de Atenção de Média e Alta Complexidade Ambulatorial e Hospitalar Coronavirus(COVID-19).</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2916/projeto_de_lei_29_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2916/projeto_de_lei_29_2020.pdf</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2917/projeto_de_lei_30_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2917/projeto_de_lei_30_2020.pdf</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2918/projeto_de_lei_31_2020_completo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2918/projeto_de_lei_31_2020_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de rubrica orçamentária na Ação 2387 - Atendimento às demandas Emergenciais e de Calamidade no enfrentamento ao Coronavírus (COVID-19) no âmbito do Sistema Único de Assistência Social - SUAS.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2923/projeto_de_lei_32_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2923/projeto_de_lei_32_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece disposições acerca da composição, estruturação, competência e funcionamento do Conselho Municipal dos Direitos da Mulher – CMDM, e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2997/projeto_de_lei_33_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2997/projeto_de_lei_33_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Operação de Crédito, referente inclusão de rubrica orçamentária para Elaboração de Projeto para o Plano de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3010/projeto_de_lei_34_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3010/projeto_de_lei_34_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de rubrica orçamentária de Material de Consumo para o Bloco de Custeio das Ações e Serviços Públicos de Saúde – Atenção Básica.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3016/projeto_de_lei_35_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3016/projeto_de_lei_35_2020.pdf</t>
   </si>
   <si>
     <t>Suspende o repasse dos valores autorizados através da Lei Municipal nº 2128, de 03.12.2007, bem como das contribuições previdenciárias patronais, devidos pelo Município da Lapa ao Regime Próprio de Previdência Social dos Servidores Públicos do Município de Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3018/projeto_de_lei_36_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3018/projeto_de_lei_36_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação a Programa da Lei nº 3727/2020, de 09 de Junho de 2020, que dispõe sobre a Lei de Diretrizes Orçamentárias - 2021, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3021/projeto_de_lei_37_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3021/projeto_de_lei_37_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 3558, de 27 de setembro de 2018, para desafetação da destinação de área institucional, imóvel sob matricula nº 16.346 – Cartório de Registro de Imóveis Comarca de Lapa Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3022/projeto_de_lei_38_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3022/projeto_de_lei_38_2020.pdf</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3023/projeto_de_lei_39_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3023/projeto_de_lei_39_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Superávit Financeiro, para inclusão de rubricas orçamentárias no orçamento de 2020, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3024/projeto_de_lei_40_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3024/projeto_de_lei_40_2020.pdf</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3025/projeto_de_lei_41_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3025/projeto_de_lei_41_2020.pdf</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3026/projeto_de_lei_42_2020_completo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3026/projeto_de_lei_42_2020_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de rubrica orçamentária, para aquisição de alimentos, na Ação 2388 – Enfrentamento da Emergência de Saúde Pública de Importância Internacional Decorrente do Coronavírus (COVID-19) no âmbito do Sistema Único de Assistência Social – SUAS.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3027/projeto_de_lei_43_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3027/projeto_de_lei_43_2020.pdf</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3028/projeto_de_lei_44_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3028/projeto_de_lei_44_2020.pdf</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3029/projeto_de_lei_45_2020_completo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3029/projeto_de_lei_45_2020_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de rubrica orçamentária, para aquisição de Equipamentos e Proteção Individual EPI, na Ação 2389 – Enfrentamento da Emergência de Saúde Pública de Importância Internacional Decorrente do Coronavírus (COVID-19) no âmbito do Sistema Único de Assistência Social – SUAS.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3030/projeto_de_lei_46_2020_completo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3030/projeto_de_lei_46_2020_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente ao pagamento de Indenizações e Restituições a empresa, para cumprimento ao que dispõe no Parecer Jurídico Nº 480/2020, desta Prefeitura.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3054/projeto_de_lei_47_2020_ok.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3054/projeto_de_lei_47_2020_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de rubrica orçamentária na Ação 2386, para Prestação Pecuniária do Poder Judiciário alocado no Fundo Estadual de Saúde – (COVID-19).</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3056/projeto_de_lei_48_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3056/projeto_de_lei_48_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 3713, de 01 de abril de 2020, que autoriza, durante o período de suspensão das aulas em razão de situação de emergência ou calamidade_x000D_
 pública, a aquisição de gêneros alimentícios e a distribuição aos pais ou responsáveis dos estudantes das escolas públicas municipais de educação básica,_x000D_
 quando for utilizado recursos oriundos do PNAE.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3057/projeto_de_lei_49_2020_com_anexos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3057/projeto_de_lei_49_2020_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente ao pagamento de Indenizações e Restituições para às empresas Pianovski Transportes e Turismo Ltda EPP e HME Transportes Eireli para cumprimento ao que dispõe no Parecer Jurídico Nº 371/2020, desta Prefeitura.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3068/projeto_de_lei_50_com_anexos_novos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3068/projeto_de_lei_50_com_anexos_novos.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Lapa para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3103/projeto_de_lei_51_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3103/projeto_de_lei_51_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, referente complementação de valores para folha de pagamento dos meses de Setembro à Dezembro de 2020, 13º Salário e Férias.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3104/projeto_de_lei_52_2020_com_anexos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3104/projeto_de_lei_52_2020_com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Acordo nos autos nº 0000589-70.2011.8.16.0103, que tramita na Vara da Fazenda Pública da Comarca_x000D_
 da Lapa/PR.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3108/projeto_de_lei_53_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3108/projeto_de_lei_53_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de dotação orçamentária no Bloco de Custeio das Ações e Serviços Públicos e Saúde da Atenção Especializada em Saúde e UPA/SAMU, com recursos da Portaria nº 1666, de 01/07/2020.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_54_2020_com_anexo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_54_2020_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, referente aquisição de Equipamento/ Material Permanente, conforme Proposta nº 09477.318000/1190-08 do Ministério da Saúde, para Maternidade Municipal Humberto Carrano.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3153/projeto_de_lei_55_2020_com_anexo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3153/projeto_de_lei_55_2020_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de dotação orçamentária no Bloco de Custeio das Ações e Serviços Públicos e Saúde – Atenção Básica, com recursos da Portaria nº 1857, de 28/07/2020.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3159/projeto_de_lei_56_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3159/projeto_de_lei_56_2020.pdf</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3163/projeto_de_lei_57_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3163/projeto_de_lei_57_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente reajuste anual dos valores do vínculo do PNAEC Creches, Alimentação Escolar AEE e PNAEF Ensino Fundamental.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_58_20_com_anexo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_58_20_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente a ações emergenciais destinadas ao setor cultural a serem adotadas durante o estado de calamidade pública, conforme preconiza a Lei nº 14.017, de 29/06/2020, e seus respectivos incisos II e III do Art. 2º.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>(nao utilizar)</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3172/projeto_de_lei_59_2020_substituicao.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3172/projeto_de_lei_59_2020_substituicao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, referente aquisição de luvas de procedimento, por intermédio do Consórcio Intergestores Paraná Saúde.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3173/projeto_de_lei_60_2020_com_anexo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3173/projeto_de_lei_60_2020_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, referente complementação de valores para as folhas de pagamento dos meses Novembro, Dezembro, 13º Salário e Férias do exercício de 2020.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3174/projeto_de_lei_61_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3174/projeto_de_lei_61_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente novo vínculo para rubricas das Ações PNAEF - Ensino Fundamental, PNAEC - Creches e PNAEF Pré Escola, PNAE – EJA e Alimentação Escolar – AEE reajuste anual dos valores do vínculo 161, do PNAEC Creches e PNAEF Ensino Fundamental.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3176/projeto_de_lei_62_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3176/projeto_de_lei_62_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente aquisição de luvas de procedimento, através do Consórcio Paraná Saúde.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_63_2020_correto.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_63_2020_correto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, referente suplementação das rubricas de Obrigações Tributárias e Contributivas da Iluminação Pública e PASEP.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_64_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_64_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, referente contratação de empresa para fornecimento de solução de desenho assistido, através de aquisição de softwares para atender ao órgão Prefeitura Municipal de Lapa/Pr.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3199/projeto_de_lei_65_2020_com_anexos.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3199/projeto_de_lei_65_2020_com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termos de Colaboração com a Associação das Damas de Caridade do Lar e Educandário São Vicente de Paulo, para repasse de subvenção mensal e dá outras providências.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3200/projeto_de_lei_66_2020_com_anexo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3200/projeto_de_lei_66_2020_com_anexo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a Associação de Pais e Amigos dos Excepcionais – APAE da Lapa - PR, para repasse de subvenção mensal e dá outras providências.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3201/projeto_de_lei_67_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3201/projeto_de_lei_67_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3378/2017, que dispõe sobre a estrutura administrativa do Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3202/projeto_de_lei_68_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3202/projeto_de_lei_68_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1682, de 30 de dezembro de 2002, que Institui no Município de Lapa-PR a Contribuição para Custeio da Iluminação Pública prevista no Artigo 149- A da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_69_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_69_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder bem móvel público municipal à Associação de Pais e Amigos dos Excepcionais da Lapa - APAE e dá outras providências</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3211/projeto_n_70_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3211/projeto_n_70_2020.pdf</t>
   </si>
   <si>
     <t>Extingue cargos de provimento em comissão, constantes do anexo único da Lei Nº 3378, de 13 de janeiro de 2017, que dispõe sobre a estrutura  administrativa do Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3212/71_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3212/71_2020.pdf</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>PELOA</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2856/projeto_de_lei_organica_municipal_01_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2856/projeto_de_lei_organica_municipal_01_2020.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do artigo 22, o artigo 24, 25, 26, 67 e 68 e revoga o artigo 27, todos da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2877/projeto_de_resolucao_01_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2877/projeto_de_resolucao_01_2020.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 175 do Regimento Interno do Poder Legislativo da Lapa.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2878/projeto_de_resolucao_02_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2878/projeto_de_resolucao_02_2020.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º e parágrafo único da Resolução nº 100, de 03 de julho de 2019 que dispõe sobre a transmissão das sessões da Câmara Municipal da Lapa pela internet em tempo real e dá outras providências.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>ME - Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2887/projeto_de_resolucao_03_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2887/projeto_de_resolucao_03_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento de verbas conforme demonstrativo do setor de Contabilidade desta Casa de Leis.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3007/projeto_de_resolucao_04_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3007/projeto_de_resolucao_04_2020.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento do Poder Legislativo Municipal, a ser incluído no Orçamento Financeiro Geral do Município para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2843/requerimento_01_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2843/requerimento_01_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Executivo Municipal solicitando a disponibilização de um Dentista para atender no posto de Saúde da comunidade de Pedra Lisa.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2853/requerimento_02_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2853/requerimento_02_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício para a empresa  Caminhos do Paraná, Concessionária e responsável pela manutenção da BR 476, no trecho Araucária-Lapa, na pessoa do gerente de praça da Lapa, solicitando que seja feita  a manutenção/ limpeza de  todo o acostamento no referido trecho de sua responsabilidade ,principalmente no trecho entre a chamada curva da santinha e a praça de pedágio. Ainda solicito o alargamento dos acostamentos em locais onde existem terceiras faixa.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2854/requerimento_03.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2854/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício para a empresa Caminhos do Paraná, Concessionária e responsável pela manutenção da BR 476, no trecho Araucária-Lapa e PR 427, no trecho Lapa-Porto Amazonas ,na pessoa do gerente de praça da Lapa , solicito que seja feita inserção de placas informando o transito de ciclistas em todo o trecho de sua responsabilidade.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2855/requerimento_04_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2855/requerimento_04_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício para o DER- Departamento de Estradas de Rodagem do estado do Paraná ,responsável pela  manutenção da PR427 ,no trecho Lapa-Campo Tenente, na pessoa do seu Diretor  Geral, solicito que  seja feita a inserção de placas informando o transito de ciclistas em todo o trecho de sua responsabilidade.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2864/requerimento_05_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2864/requerimento_05_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Estadual de Educação, que seja disponibilizado o Curso Técnico de Turismo para a Cidade da Lapa, de Preferência no Colégio Estadual São José, devido ao fato de sua privilegiada localização e existência de infraestrutura adequada para o atendimento adequada para o atendimento aos alunos.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2866/requerimento__06_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2866/requerimento__06_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado placa de"15 minutos", na Avenida Caetano Munhoz da Rocha, mais especificamente em frente a Auto Peças Lapa, facilitando assim o estacionamento.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2873/requerimento_07_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2873/requerimento_07_2020.pdf</t>
   </si>
   <si>
     <t>Requer a inserção em ata de votos de profundo pesar pelo falecimento da Srª Lydia Regina Abruzi Cherubini, aos 93 anos de idade, ocorrido em 09/03/2020 na cidade de Curitiba.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2874/requerimento_08_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2874/requerimento_08_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício para a Prefeitura Municipal, no sentido de que seja terminado a segunda pista do Parque Linear, entre as Ruas Barão dos Campos Gerais até a Av. Aloiso Leone. Em tempo, que seja feita travessia elevada na ligação do Parque da Rua Teófilo Augusto Ramalho, e ainda, da Rua do Trabalhador. Além disso seja feita uma limpeza em todo o trajeto do Parque Linear, com repintura de faixas e troca de lâmpadas.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2897/requerimento_09_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2897/requerimento_09_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido votos de congratulações e aplausos ao senhor Paulo Cesar Aubrift Janz pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_10_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_10_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Comandante do 28º Batalhão da Polícia Militar, Ten. Cel Helio José Horning, solicitando patrulhamento, no fim da tarde e início da noite, na estrada que dá acesso à Empresa Potencial Biodiesel.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimento__11_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimento__11_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado a Comissão Municipal de  Trânsito a demarcação de uma vaga de estacionamento, exclusiva a Patrulha Comunitária Escolar, na Rua Barão do Rio Branco, em frente ao Colégio São José, a ser utilizada nos dias letivos.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2912/requerimento_12_2020_correto.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2912/requerimento_12_2020_correto.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado a Comissão Municipal de Trânsito a colocação de placas de sinalização de estacionamento rotativo pelo período de 05 minutos  na Rua João Candido Ferreira (em frente à Loja ACCW informática) entre as Ruas Barão do Rio Branco e Avenida Caetano Munhoz da Rocha.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_13_2020_ok.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_13_2020_ok.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido votos de Congratulações e Aplausos ao Comandante da Polícia Rodoviária Estadual da Lapa, 1º Sargento Maurício Nemitz, pelos relevantes serviços prestados ao município da Lapa.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_14_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_14_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado em Ata votos de congratulações a aplausos a JBS/SEARA pela doação de EPIs, aventais e luvas que serão utilizados nas equipes que atuam na linha de frente ao combate ao COVID-19. Ainda, também, pela doação de R$ 400 Milhões, a nível nacional, que será utilizado no combate ao corona vírus.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2920/requerimento_15_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2920/requerimento_15_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido voto de Profundo Pesar pelo falecimento do senhor Abdala João Dardaque, ocorrido no dia 18 de maio de 2020.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/requerimento_16_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/requerimento_16_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido voto de congratulações e aplausos às senhoras Jane Lúcia Alberti e Jéssica Alberti Lima pelas novas instalações do seu escritório de contabilidade na Rua Eufrásio Cortes, nº 46, na Cidade da Lapa. A empresa J.J. Contabilidade se destaca há muito tempo no município prestando serviços de qualidade aos nossos munícipes.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_17_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_17_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Executivo Municipal, solicitando que seja providenciado uma bomba para abastecimento do poço artesiano e uma caixa de água com registro na Localidade da Pracinha Santos Reis.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimento_18_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimento_18_2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o mutirão de aparelhos auditivos.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3003/requerimento__19_2020_completo.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3003/requerimento__19_2020_completo.pdf</t>
   </si>
   <si>
     <t>Requer que seja remetido ofício ao Ilmo. Sr. Promotor de Justiça da 1ª Promotoria Pública Estadual da Comarca da Lapa para que interceda junto ao Poder Executivo Municipal da Lapa, para que promova a restauração e reinstalação do "Monumento Brasil 500 anos", retirado sem justificativa plausível da Praça Mirazinha Braga.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3009/requerimento_20_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3009/requerimento_20_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido em ata voto de profundo pesar pelo falecimento do senhor Dirceu Siben Mayer.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3008/requerimento_21_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3008/requerimento_21_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido em ata Voto de profundo pesar pelo falecimento da senhora Josefa de Souza Assunção.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3015/requerimento_22_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3015/requerimento_22_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado em Ata pedido ao Conselho de Trânsito, pintura de faixa amarela na Rua 7 de Setembro, em frente ao Número 42 (Rádio Legendária), visto que o proprietário da casa em frente não consegue entrar e sair com o seu veículo da garagem.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3035/requerimento_23_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3035/requerimento_23_2020.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Professor de Kung Fu Danilo Brandemburg.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3055/requerimento_24_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3055/requerimento_24_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde e Inclusão Social que seja fornecido para conhecimento cópia do contrato que Esta administração tem com a empresa prestadora de serviços funerários.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3106/requerimento_25_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3106/requerimento_25_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja fornecido:_x000D_
 - Relação dos contratos vigentes relativo a locação de imóveis para fins não residenciais mantidos pela Prefeitura Municipal;_x000D_
 - Relação dos contratos e Atas de registro de preços vigentes de Prestação de Serviços de Transporte em Geral, Transporte Escolar e de Locação de Veículos;_x000D_
 - Relação dos Contratos e Atas de Registro de Preço Vigentes de Prestação de Serviços de Caminhão, Cavalo Mecânico e outras máquinas e Equipamentos Pesados.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3107/requerimento_26_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3107/requerimento_26_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, as seguintes informações oficiais relacionadas ao ocupante do cargo em comissão, Sr. Acyr Ramin: a) Descritivo detalhado das atribuições desenvolvidas pelo servidor; b) Horário de expediente efetivamente cumprido entre março e agosto de 2020; c) Local de trabalho; d) Eventuais afastamentos no mesmo período, com ou sem remuneração; e) Se o servidor, no período informado, conduziu veículo oficial do Município. Em caso positivo, o envio de cópia dos diários de bordo dos veículos respectivos.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_27_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_27_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que sejam fornecidos cópias das comprovações das despesas com Ajuda de Custo/Adiantamento realizadas, através dos empenhos descritos no documento.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3138/requerimento_28_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3138/requerimento_28_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor prefeito Paulo Furiati a possibilidade de realizar a extensão de uma rede de água, ligando o poço artesiano da Comunidade de Pedra Lisa que se encontra instalado na Escola Municipal.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3137/requerimento_29_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3137/requerimento_29_2020.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Sr. Prefeito Paulo Furiati sobre o projeto de funcionamento da Balsa da localidade do Mato Queimado, Lapa.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3177/requerimento_30_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3177/requerimento_30_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido Voto de Congratulações e Aplausos pelos 70 anos da Rádio Legendária da Lapa no dia 25 de novembro de 2020.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3186/requerimento_31_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3186/requerimento_31_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido em ata Voto de Profundo Pesar pelo falecimento do Senhor Alivino Venâncio dos Santos, ocorrido no dia 25 de novembro de 2020.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3185/requerimento_32_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3185/requerimento_32_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido em ata Voto de Profundo Pesar pelo falecimento da Senhora Rosa Slusarz, ocorrido no dia 28 de novembro de 2020.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3196/requerimento_33_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3196/requerimento_33_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido em Ata Voto de Profundo Pesar pelo falecimento do Senhor Jacir Paulo Polato, ocorrido no dia 4 de dezembro de 2020.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3198/requerimento_34_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3198/requerimento_34_2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado manifestação de apoio aos Professores Juciel Wilmar Jungles dos Santos, Sandro Vieira Guzzoni e Roberto Albach que no próximo dia 09 de dezembro disputarão eleição para a direção do Colégio São José.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/protocolo_28_01.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/protocolo_28_01.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado na sessão extraordinária do dia 20/01/2020, que solicita informações referentes aos Projetos de lei 01/2020 e 02/2020.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/protocolo_111_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/protocolo_111_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 18/02/2020, referente a Votos de Congratulações e aplausos a empresa Translapa.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/protocolo_112_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/protocolo_112_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 18/02/2020, referente a Votos de Congratulações e aplausos ao Presidente da Comissão de Trânsito de Município.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/protocolo_113_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/protocolo_113_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 18/02/2020, que solicita a instalação de Placas de estacionamento rotativo na Rua Hipólito Alves de Araújo.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/protocolo_114_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/protocolo_114_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 18/02/2020, que solicita a instalação de iluminação publica em Mariental, na estrada que dá acesso a Vila Eserança.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/protocolo_115_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/protocolo_115_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 18/02/2020, que solicita informações oficiais sobre o andamento do processo Licitatório para a Construção do sistema de água na Comunidade do Faxinal dos Correias.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/protocolo_116_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/protocolo_116_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 18/02/2020, que solicita informações oficiais referente a execução de Convênio correspondente ao Cine Teatro Imperial.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/protocolo_148_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/protocolo_148_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, que solicita vistoria ao final d Avenida Manoel Pedro.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/protocolo_149_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/protocolo_149_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, solicita a construção de lombada ou outro mecanismo que seja possível, próximo a Força Rural, na Avenida Aloisio Leoni, para evitar possíveis acidentes.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/protocolo__150_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/protocolo__150_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, que solicita a Comissão de trânsito que faça reuniões com mais frequência.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/protocolo_151_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/protocolo_151_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, solicita que seja instalado placa de estacionamento de 15 minutos na Rua Amintas de Barros em frente ao número 342, Casa de Frios São Benedito.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/protocolo_152_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/protocolo_152_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, solicita o envio de um projeto que regulamente o trânsito na nossa Cidade.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/protocolo_153_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/protocolo_153_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, referente a Votos de Congratulações e aplausos a Direção do Colégio São José.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/protocolo_154_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/protocolo_154_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, referente a Votos de Congratulações e aplausos a Diretoria e equipe da Cooperativa Agroindustrial Bom Jesus da Lapa.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/protocolo_155_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/protocolo_155_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, que solicita informações atualizadas em relação à execução no período de 2017 a 2019 do Plano Municipal de Saneamento.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/protocolo_156_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/protocolo_156_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, referente a informações ao Projeto de lei 12/2020.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/protocolo__170_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/protocolo__170_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 10/03/2020, referente a Votos de Congratulações e aplausos a Diretoria e demais integrantes ao Clube de Desbravadores Excelência da Criação.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/protocolo_175___2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/protocolo_175___2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 03/03/2020, referente a Votos de Congratulações e aplausos pela nova nomeação da Diretoria do Colégio São José pelo Núcleo Regional de Educação.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/protocolo_197_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/protocolo_197_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal do dia 17/03/2020, referente a pedido de informações ao Projeto de lei 14/2020.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/protocolo_198_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/protocolo_198_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento, referente a pedido de informações ao Projeto de lei 15/2020.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/protocolo_199_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/protocolo_199_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento referente ao Projeto de lei 15/2020.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/protocolo_200_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/protocolo_200_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 17/03/2020, solicita o feitio de uma lombada próximo a Escola Gustavo Kuss.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/protocolo_201_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/protocolo_201_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 17/03/2020, que solicita informações atualizadas a respeito o abastecimento de água para a Unidade Básica de Saúde da Pedra Lisa.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/protocolo_202_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/protocolo_202_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 17/03/2020, que comunica que os veículos desta Casa estão a disposição conforme a necessidade.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/protocolo_208_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/protocolo_208_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal referente a pedido de informações sobre o Projeto de Lei 16/2020.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/protocolo_210_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/protocolo_210_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal referente a informações sobre o Projeto de lei 18/2020.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/protocolo_231_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/protocolo_231_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 07/04/2020, solicita que seja fornecido EPI aos profissionais de coleta de lixo.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/protocolo_232_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/protocolo_232_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 07/04/2020, que solicita que seja fornecidos EPIs aos profissionais ACS's por motivo do COVID-19.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/protocolo_233_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/protocolo_233_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 07/04/2020, referente a informações do Posto de Saúde da Vila São José.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/protocolo_239_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/protocolo_239_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 07/04/2020, encaminha "Moção de Apoio" à secretaria Municipal de Educação .</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/protocolo_249_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/protocolo_249_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 14/04/2020, referente a informações ao "Programa Criança Feliz".</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/protocolo_250_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/protocolo_250_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 14/04/2020, solicita o patrolamento e ensaibramento de Estrada do Mato Queimado.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/protocolo_252_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/protocolo_252_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 14/04/2020, solicita esclarecimentos ao Projeto de lei 14/2020.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/protocolo_266_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/protocolo_266_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 23/04/2020, que solicita cópias de Convênios referentes ao Projeto de Lei 14/2020..</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/protocolo_274_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/protocolo_274_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão plenária do dia 28/04/2020, solicita informações referentes às cirurgias eletivas e transporte de pacientes para hemodiálise.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/protocolo_275_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/protocolo_275_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 28/04/2020, que solicita o patrolamento e saibramento da estrada vicinal que dá acesso a residência do Senhor João Afonso e outros moradores na Floresta São João. Ofício 120/2020.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/protocolo_277_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/protocolo_277_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 28/04/2020, que encaminha Votos de Congratulações e aplausos ao Senhor Paulo Cesar Aubrift Janz.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/protocolo_300_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/protocolo_300_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Plenária do dia 05/05/2020, que solicita informações sobre o Projeto de lei  16/2020.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>Vários Vereadores, MÁRIO PADILHA, VILMAR FÁVARO PURGA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/protocolo_293_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/protocolo_293_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Plenária do dia 05/05/2020, que solicita informações através de Planilhas de como serão aplicados os recursos do Governo Federal para combate a pandemia. (ofício 129/2020).</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/protocolo_294_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/protocolo_294_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 05/05/2020, que solicita contratação imediata de caminhões pipa. (ofício 128/2020).</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/protocolo_296_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/protocolo_296_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 05/05/2020, que solicita um estacionamento interno na UBS Centro talvez nominada Dr. Francisco Bujardão Martins.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/protocolo_320_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/protocolo_320_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que solicita encaminha cópia do Projeto de lei 25/2020.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/protocolo_321_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/protocolo_321_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que envia Votos de Congratulações e Aplausos referente ao Dia Internacional da Enfermagem.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/protocolo_322_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/protocolo_322_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que solicita informações acerca do cumprimento da Lei 3069/2015, em relação ao pagamento do citado retroativo aos Servidores da Ativa.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/protocolo_323_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/protocolo_323_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que solicita informações acerca da descrição técnica de higienização de veículos prevista no Contrato Emergencial nº 98/2020.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2975/protocolo_324_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2975/protocolo_324_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que solicita que interceda junto ao DER para construção de ciclovia na Rodovia 427.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2976/protocolo_325_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2976/protocolo_325_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que solicita a construção de uma ciclovia na Rodovia 427.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2977/protocolo_326_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2977/protocolo_326_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que solicita vaga de carga e descarga na Rua Francisco Braga.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2978/protocolo_327_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2978/protocolo_327_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 12/05/2020, que solicita a Polícia Militar a realizar rondas periódicas no Parque Estadual do Monge.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2979/protocolo_339_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2979/protocolo_339_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 19/05/2020, que solicita ao Conselho Municipal de Transito que retorne as reuniões.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2980/protocolo_340_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2980/protocolo_340_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 19/05/2020, que solicita informações quanto a disponibilidade de vermífugo nas Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2981/protocolo_341_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2981/protocolo_341_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 19/05/2020, que solicita a Comissão de Trânsito realize vistoria quanto a sinalização, placas e pintura do asfalto na rua Fernando Weinhardt.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2982/protocolo_354_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2982/protocolo_354_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 26/05/2020, que solicita a construção de passagem elevada na Av. Manoel Pedro.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2983/protocolo_355_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2983/protocolo_355_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 26/05/2020, que solicita melhorias na Rua João Evangelista Braga. (ofício 163/2020).</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2984/protocolo_357_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2984/protocolo_357_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 26/05/2020, que solicita cópia do Plano de Ação que será apresentado ao Conselho Estadual de Assistência Social.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2985/protocolo_358_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2985/protocolo_358_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 26/05/2020, que encaminha Votos de Congratulações e Aplausos ao setor de enfermagem, médicos, recepcionistas, ACS's, e Serviços Gerais que estão na linha de frente ao combate ao COVID-19.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2986/protocolo_359_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2986/protocolo_359_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 26/05/2020, que encaminha Votos de Congratulações e Aplausos pleo Dia do Trabalhador Rural.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2987/protocolo_360_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2987/protocolo_360_2020.pdf</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2988/protocolo_361_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2988/protocolo_361_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 26/05/2020, que solicita a relação de todos os projetos de poços artesianos em andamento a serem concluídos no município, e qual valor necessários para a conclusão de cada um.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2989/protocolo_362_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2989/protocolo_362_2020.pdf</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2991/protocolo_382_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2991/protocolo_382_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 02/06/2020, que solicita informações da Secretaria de Saúde do Município referente ao Posto de Saúde da Vila São José. (ofício 181/2020).</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2992/protocolo_381_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2992/protocolo_381_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 02/06/2020, que encaminha Votos de Congratulações e Aplausos a todos os funcionários da Vigilância Epidemiológica e Sanitária.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2993/protocolo_380_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2993/protocolo_380_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 02/06/2020, que encaminha Votos de Congratulações e Aplausos a todos os servidores da Secretaria de Saúde que estão na linha de frente no combate ao COVID-19.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2994/protocolo_379_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2994/protocolo_379_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 02/06/2020, que encaminha Votos de Congratulações e Aplausos ao setor de enfermagem, AC's,  recepcionistas, Pessoal de Serviços Gerais, médicos, CAPs, Odontologia, Clinica de Fisioterapia, Hospital de Campanha que estão na linha de frente ao combate ao COVID-19.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2995/protocolo_378_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2995/protocolo_378_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 02/06/2020, que solicita a Secretaria de Obras para que seja realizado o patrolamento e ensaibramento no final da Avenida Dr. Manoel Pedro.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2996/protocolo_377_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2996/protocolo_377_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal da Sessão Ordinária do dia 02/06/2020, que solicita a Diretoria de Meio Ambiente um estudo para implantação da coleta de lixo na Comunidade do Passa Dois. (176/20)</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2998/protocolo_388_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2998/protocolo_388_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão plenária do dia 02/06/2020, que retifica solicitações encaminhadas através dos oficios nº:_x000D_
 384/2019, 406/2019, 59/2020, 84/2020 e 113/2020. (ofício nº 185/2020).</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2999/protocolo_387_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2999/protocolo_387_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão plenária do dia 02/06/2020, solicita informações acerca da estrutura de pessoal da equipe Estratégia da Saúde da Família na Localidade do Mato Preto. (ofício 184/20)</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3000/protocolo_386_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3000/protocolo_386_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado na sessão plenária do dia 02/06/2020, que solicita cópia em mídia digital do programa de rádio levado ao ar na Rádio Legendária no dia 01 de junho de 2020.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3001/protocolo_385_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3001/protocolo_385_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão plenária do dia 02/06/2020, que solicita informações sobre o projeto de lei 32/2020.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3011/protocolo_426_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3011/protocolo_426_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento apresentado na sessão plenária do dia 09/06/2020, que solicita a construção de lombada na Rua Honestálio Alves Guimarães, reforçando o pedido do Vereador Sargento Otávio, encaminhado pelo pedido nº 61/2019. (ofício nº 196/20).</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3012/protocolo_427_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3012/protocolo_427_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento apresentado na sessão do dia 09/06/2020, que solicita informações sobre a rotina e logística da coleta de material para realização de exames para COVID-19 no Hospital de Campanha. (ofício 195/20)</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3014/protocolo_440_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3014/protocolo_440_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na Sessão Plenária do dia 16/06/2020, que solicita a Secretaria Municipal de Saúde a possibilidade de alteração de horário de trabalho de todos os servidores da Saúde de todos os setores. (ofício nº 201/2020).</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3031/protocolo_497_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3031/protocolo_497_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal apresentado em sessão Ordinária do dia 21/07/2020, que solicita informações sobre o protocolo para atendimento no Hospital de Campanha e no fechamento de Unidades de Saúde quando ocorre contaminação com servidor local. (ofício 217/2020)</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3032/protocolo_496_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3032/protocolo_496_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado em sessão Ordinária do dia 21/07/2020, que solicita o envio com urgência do Calculo atuarial referente ao ano base de 2019. (Ofício nº 219/2020)</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/</t>
+    <t>http://sapl.lapa.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado em sessão Ordinária do dia 21/07/2020, referente ao Projeto de lei 35/2020. (Ofício nº 218/2020)</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3034/protocolo_470_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3034/protocolo_470_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado em sessão Extraordinária do dia 07/07/2020, que solicita informações sobre o projeto de lei 35/2020. (Ofício nº 211/2020)</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3037/protocolo_515_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3037/protocolo_515_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal apresentado na Sessão do dia 28/07/2020, que solicita Registro em ATA Votos de congratulações e aplausos ao Deputado Federal Reinhold Stephanes.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3038/protocolo_516_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3038/protocolo_516_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal apresentado na Sessão do dia 28/07/2020, que solicita Registro em ATA Votos de congratulações e aplausos ao Senhor Arildo Terres, chefe do Semiaberto pela dedicação e empenho de todos os envolvidos na confecção e distribuição de máscaras de proteção que serão distribuídas nas Unidades de Saúde.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3039/protocolo_517_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3039/protocolo_517_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado na sessão Ordinária do dia 28/07/2020, que solicita informações sobre a distribuição de cestas básicas na Comunidade do Feixo. (ofício 225/20).</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3040/protocolo_513_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3040/protocolo_513_2020.pdf</t>
   </si>
   <si>
     <t>Encaminha documento do Vereador Josias Junior e solicitação referente ao Prazo  para votação do Projeto de lei 18/2020. (oficio 225 224/2020)</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3059/protocolo_548_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3059/protocolo_548_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal apresentado em sessão do dia 25/08/2020, que solicita informações acerca da operação atual ou não do Britador adquirido na gestão da Ex-Prefeita Leila Klenk. (ofício 238/20)</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3060/protocolo_547_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3060/protocolo_547_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento apresentado em sessão do dia 25/08/2020, que solicita informações sobre o total e descritivo de alimentos recebidos em doação da Empresa JBS pela Prefeitura Municipal da Lapa. (ofício 237/2020).</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3061/protocolo_546_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3061/protocolo_546_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal apresentado em sessão do dia 25/08/2020, que solicita melhoria nos bueiros e nas estradas principais que dão acesso às lavouras da Comunidade do Faxinal, a pedido da Família Murbach. (ofício 236/20020).</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3080/protocolo_559_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3080/protocolo_559_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão plenária do dia 01/09/2020, que solicita informações referentes ao Projeto de lei 35/2020. (ofício nº 246/2020).</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3125/protocolo_599_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3125/protocolo_599_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal, apresentado em sessão do dia 22/09/2020, referente ao Projeto de lei 52/2020, que solicita a realização de avaliação judicial do imóvel nos autos onde se pretende o acordo.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3155/protocolo_614_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3155/protocolo_614_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento apresentado em sessão do dia 29/09/2020, que solicita informações sobre o andamento do processo de licitação para implantação do Sistema de Água do Faxinal dos Correias. (ofício 267/20)</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3156/protocolo_613_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3156/protocolo_613_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento apresentado em sessão do dia 29/09/2020, que solicita informações sobre o andamento do processo de licitação para reforma da Balsa de Mato Queimado. (ofício 266/20)</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3166/protocolo_643_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3166/protocolo_643_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado na sessão do dia 20/10/2020, que solicita a colocação de tachões ou lombadas, na Rua Nossa Senhora do Rocio no asfalto novo, devido a alta velocidade dos veículos.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3178/protocolo_671_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3178/protocolo_671_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão ordinária de 24/11/2020, que requer que seja inserido voto de Profundo Pesar pelo falecimento do senhor Eliseu Antônio Weinhardt.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3180/protocolo_672_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3180/protocolo_672_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal apresentado em sessão Ordinária do dia 17/11/2020, que solicita relação nominal, incluindo o percentual de gratificação que recebem os Servidores Municipais que possuem TIDE incorporado e, além disso, recebem outro percentual de TIDE, cuja soma ultrapasse cem por cento.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3183/protocolo_681_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3183/protocolo_681_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão do dia 24/11/2020, que solicita que seja enviado cópia integral dos autos do procedimento preparatório nº 0075200006627, onde apura-se em tese, a prática de compra de votos nas Eleições de 2020.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>MÁRIO PADILHA</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3184/protocolo_682_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3184/protocolo_682_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento realizado no dia 24/10/2020, que solicita o envio  de pedido ao CMTC, no sentido de confeccionar um redutor de velocidade ou lombada elevada, na Avenida Getúlio Vargas.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3187/protocolo_680_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3187/protocolo_680_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão do dia 24/11/2020, que requer que seja inserido em ata votos de profundo pesar pelo falecimento da senhora Maria Nel Opolis.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3204/protocolo_734_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3204/protocolo_734_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado em sessão do dia 08/12/2020, que solicita a inclusão de votos de profundo pesar pelo falecimento do Senhor João Ângelo Bassani.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3205/protocolo_735_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3205/protocolo_735_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão do dia 08/12/20, que solicita que seja enviado a esta Casa de Leis, uma cópia do convênio firmado entre a Receita Federal e o Município da Lapa para fiscalização do ITR.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3206/protocolo_733_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3206/protocolo_733_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal realizado na sessão do dia 08/12/2020, que requer a inclusão de votos de profundo pesar pelo falecimento da senhora Maria Augusta Martins, que reside na localidade da Restinga.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3209/protocolo_749_2020.pdf</t>
+    <t>http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3209/protocolo_749_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal realizado na sessão do dia 15/12/2020, que solicita vistoria no Bairro Jardim Esplanada, principalmente na Rua Henrique Wiedmer, para verificar a situação da mesma e que providencie a arrumação em  frente às casas pois a cada chuva que cai as casas alagam.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3495,67 +3495,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2876/20.02.2020_-_3oq-2019_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3002/ata_audiencia_publica_28.05.2020_-_1oq-2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3136/24.09.2020_-_2oq-2020_assinada_correto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2861/ata_20.01.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2870/ata_18.02.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2875/ata_3450_03.03.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2888/ata_3451_10.03.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2889/ata_3452_17.03.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2890/ata_3453_24.03.2020-extra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2891/ata_3454_01.04.2020-extra.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2892/ata_3455_07.04.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2895/ata_3456_14.04.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2903/ata_3457_23.04.2020-extra.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2910/ata_3458_28.04.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2915/ata_3459_05.05.2020_correta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/ata_3460_12.05.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/ata_3461_19.05.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/ata_3642_26.05.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3006/ata_3463_02.06.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3013/ata_3464_09.06.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3019/ata_3465_16.06.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3020/ata_3466_07.07.2020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3036/ata_3467_21.07.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3112/ata_3468_28.07.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3110/ata_3469_25.08.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3111/ata_3470_01.09.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3126/ata_3471_17.09.2020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3158/ata_3472_22.09.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3160/ata_3473_29.09.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3161/ata_3474_06.10.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3162/ata_3475_13.10.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3165/ata_3476_20.10.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3168/ata_3477_27.10.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3171/ata_3478_03.11.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3175/ata_3479_17.11.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3182/ata_3480_24.11.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3203/ata_3481_08.12.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3454/ata_3482_15.12.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3194/ata_tribuna_livre_03.03.2020_-_app-sindicato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3193/ata_tribuna_livre_03.03.2020_-_ong_eva.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2879/01_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2909/anteprojeto_de_lei_02_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3017/anteprojeto_de_lei_03_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3058/anteprojeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3105/anteprojeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3207/anteprojeto_de_lei_n_06_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3208/07_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2841/indicacao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2842/indicacao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2844/indicacao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2846/indicacao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2847/indicacao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2857/indicacao_07_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2858/indicacao_08_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2859/indicacao_09_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2862/indicacao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_11_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2865/indicacao_12_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_13_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2869/indicacao_14_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2905/indicacao_15_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2904/indicacao_16_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2907/indicacao_17_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2908/indicacao_18_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2911/indicacao_19_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2913/indicacao_20_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2924/indicacao_21_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/indicacao_22_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/indicacao_23_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3005/indicacao_24_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_25_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3079/indicacao_26_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3154/indicacao_27_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3157/indicacao_28_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3181/indicacao_29_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3195/indicacao_30_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2899/protocolo_241_2020_mocao_01_20_ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3179/mocao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2867/projeto_de_decreto_01_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3053/projeto_de_dec_02_2020_com_acordao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3066/projeto_de_decreto_legislativo_03_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3197/projeto_de_decreto_legislativo_05_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2822/01_2020_pr.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2823/02_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2824/projeto_de_lei_03_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2825/projeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2826/projeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2827/projeto_de_lei_06_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2838/projeto_de_lei_07_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_08_2020_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2849/projeto_de_lei_09_2020_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2851/projeto_de_lei_10_2020_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2850/projeto_de_lei_11_2020_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2852/projeto_de_lei_12_2020_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2860/projeto_de_lei_013_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2871/projeto_de_lei_14_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2872/projeto_de_lei_15_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2880/projeto_de_lei_16_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2881/projeto_de_lei_17_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2882/18_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2883/projeto_de_lei_19_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2884/projeto_de_lei_20_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2885/projeto_de_lei_21_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2894/projeto_de_lei_22_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2886/projeto_de_lei_23_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2893/projeto_de_lei__24_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2896/projeto_de_lei_25_2020__com_anexos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2900/projeto_de_lei_26_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2901/projeto_de_lei_27_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2902/projeto_de_lei_28_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2916/projeto_de_lei_29_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2917/projeto_de_lei_30_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2918/projeto_de_lei_31_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2923/projeto_de_lei_32_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2997/projeto_de_lei_33_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3010/projeto_de_lei_34_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3016/projeto_de_lei_35_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3018/projeto_de_lei_36_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3021/projeto_de_lei_37_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3022/projeto_de_lei_38_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3023/projeto_de_lei_39_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3024/projeto_de_lei_40_2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3025/projeto_de_lei_41_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3026/projeto_de_lei_42_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3027/projeto_de_lei_43_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3028/projeto_de_lei_44_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3029/projeto_de_lei_45_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3030/projeto_de_lei_46_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3054/projeto_de_lei_47_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3056/projeto_de_lei_48_2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3057/projeto_de_lei_49_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3068/projeto_de_lei_50_com_anexos_novos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3103/projeto_de_lei_51_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3104/projeto_de_lei_52_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3108/projeto_de_lei_53_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_54_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3153/projeto_de_lei_55_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3159/projeto_de_lei_56_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3163/projeto_de_lei_57_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_58_20_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3172/projeto_de_lei_59_2020_substituicao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3173/projeto_de_lei_60_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3174/projeto_de_lei_61_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3176/projeto_de_lei_62_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_63_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_64_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3199/projeto_de_lei_65_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3200/projeto_de_lei_66_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3201/projeto_de_lei_67_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3202/projeto_de_lei_68_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_69_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3211/projeto_n_70_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3212/71_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2856/projeto_de_lei_organica_municipal_01_2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2877/projeto_de_resolucao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2878/projeto_de_resolucao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2887/projeto_de_resolucao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3007/projeto_de_resolucao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2843/requerimento_01_2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2853/requerimento_02_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2854/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2855/requerimento_04_2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2864/requerimento_05_2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2866/requerimento__06_2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2873/requerimento_07_2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2874/requerimento_08_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2897/requerimento_09_2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_10_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimento__11_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2912/requerimento_12_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_13_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_14_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2920/requerimento_15_2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/requerimento_16_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_17_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimento_18_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3003/requerimento__19_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3009/requerimento_20_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3008/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3015/requerimento_22_2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3035/requerimento_23_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3055/requerimento_24_2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3106/requerimento_25_2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3107/requerimento_26_2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_27_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3138/requerimento_28_2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3137/requerimento_29_2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3177/requerimento_30_2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3186/requerimento_31_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3185/requerimento_32_2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3196/requerimento_33_2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3198/requerimento_34_2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/protocolo_28_01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/protocolo_111_2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/protocolo_112_2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/protocolo_113_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/protocolo_114_2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/protocolo_115_2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/protocolo_116_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/protocolo_148_2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/protocolo_149_2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/protocolo__150_2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/protocolo_151_2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/protocolo_152_2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/protocolo_153_2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/protocolo_154_2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/protocolo_155_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/protocolo_156_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/protocolo__170_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/protocolo_175___2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/protocolo_197_2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/protocolo_198_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/protocolo_199_2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/protocolo_200_2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/protocolo_201_2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/protocolo_202_2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/protocolo_208_2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/protocolo_210_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/protocolo_231_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/protocolo_232_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/protocolo_233_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/protocolo_239_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/protocolo_249_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/protocolo_250_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/protocolo_252_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/protocolo_266_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/protocolo_274_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/protocolo_275_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/protocolo_277_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/protocolo_300_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/protocolo_293_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/protocolo_294_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/protocolo_296_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/protocolo_320_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/protocolo_321_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/protocolo_322_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/protocolo_323_2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2975/protocolo_324_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2976/protocolo_325_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2977/protocolo_326_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2978/protocolo_327_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2979/protocolo_339_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2980/protocolo_340_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2981/protocolo_341_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2982/protocolo_354_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2983/protocolo_355_2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2984/protocolo_357_2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2985/protocolo_358_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2986/protocolo_359_2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2987/protocolo_360_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2988/protocolo_361_2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2989/protocolo_362_2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2991/protocolo_382_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2992/protocolo_381_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2993/protocolo_380_2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2994/protocolo_379_2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2995/protocolo_378_2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2996/protocolo_377_2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2998/protocolo_388_2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2999/protocolo_387_2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3000/protocolo_386_2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3001/protocolo_385_2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3011/protocolo_426_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3012/protocolo_427_2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3014/protocolo_440_2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3031/protocolo_497_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3032/protocolo_496_2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3034/protocolo_470_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3037/protocolo_515_2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3038/protocolo_516_2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3039/protocolo_517_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3040/protocolo_513_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3059/protocolo_548_2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3060/protocolo_547_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3061/protocolo_546_2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3080/protocolo_559_2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3125/protocolo_599_2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3155/protocolo_614_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3156/protocolo_613_2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3166/protocolo_643_2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3178/protocolo_671_2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3180/protocolo_672_2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3183/protocolo_681_2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3184/protocolo_682_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3187/protocolo_680_2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3204/protocolo_734_2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3205/protocolo_735_2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3206/protocolo_733_2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3209/protocolo_749_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2876/20.02.2020_-_3oq-2019_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3002/ata_audiencia_publica_28.05.2020_-_1oq-2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3136/24.09.2020_-_2oq-2020_assinada_correto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2861/ata_20.01.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2870/ata_18.02.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2875/ata_3450_03.03.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2888/ata_3451_10.03.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2889/ata_3452_17.03.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2890/ata_3453_24.03.2020-extra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2891/ata_3454_01.04.2020-extra.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2892/ata_3455_07.04.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2895/ata_3456_14.04.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2903/ata_3457_23.04.2020-extra.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2910/ata_3458_28.04.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2915/ata_3459_05.05.2020_correta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2921/ata_3460_12.05.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2925/ata_3461_19.05.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2963/ata_3642_26.05.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3006/ata_3463_02.06.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3013/ata_3464_09.06.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3019/ata_3465_16.06.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3020/ata_3466_07.07.2020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3036/ata_3467_21.07.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3112/ata_3468_28.07.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3110/ata_3469_25.08.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3111/ata_3470_01.09.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3126/ata_3471_17.09.2020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3158/ata_3472_22.09.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3160/ata_3473_29.09.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3161/ata_3474_06.10.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3162/ata_3475_13.10.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3165/ata_3476_20.10.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3168/ata_3477_27.10.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3171/ata_3478_03.11.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3175/ata_3479_17.11.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3182/ata_3480_24.11.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3203/ata_3481_08.12.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3454/ata_3482_15.12.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3194/ata_tribuna_livre_03.03.2020_-_app-sindicato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3193/ata_tribuna_livre_03.03.2020_-_ong_eva.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2879/01_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2909/anteprojeto_de_lei_02_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3017/anteprojeto_de_lei_03_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3058/anteprojeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3105/anteprojeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3207/anteprojeto_de_lei_n_06_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3208/07_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2841/indicacao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2842/indicacao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2844/indicacao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2846/indicacao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2847/indicacao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2857/indicacao_07_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2858/indicacao_08_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2859/indicacao_09_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2862/indicacao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_11_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2865/indicacao_12_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_13_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2869/indicacao_14_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2905/indicacao_15_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2904/indicacao_16_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2907/indicacao_17_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2908/indicacao_18_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2911/indicacao_19_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2913/indicacao_20_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2924/indicacao_21_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2927/indicacao_22_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2928/indicacao_23_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3005/indicacao_24_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3004/indicacao_25_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3079/indicacao_26_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3154/indicacao_27_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3157/indicacao_28_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3181/indicacao_29_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3195/indicacao_30_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2899/protocolo_241_2020_mocao_01_20_ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3179/mocao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2867/projeto_de_decreto_01_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3053/projeto_de_dec_02_2020_com_acordao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3066/projeto_de_decreto_legislativo_03_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3197/projeto_de_decreto_legislativo_05_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2822/01_2020_pr.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2823/02_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2824/projeto_de_lei_03_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2825/projeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2826/projeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2827/projeto_de_lei_06_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2838/projeto_de_lei_07_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_08_2020_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2849/projeto_de_lei_09_2020_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2851/projeto_de_lei_10_2020_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2850/projeto_de_lei_11_2020_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2852/projeto_de_lei_12_2020_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2860/projeto_de_lei_013_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2871/projeto_de_lei_14_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2872/projeto_de_lei_15_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2880/projeto_de_lei_16_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2881/projeto_de_lei_17_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2882/18_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2883/projeto_de_lei_19_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2884/projeto_de_lei_20_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2885/projeto_de_lei_21_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2894/projeto_de_lei_22_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2886/projeto_de_lei_23_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2893/projeto_de_lei__24_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2896/projeto_de_lei_25_2020__com_anexos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2900/projeto_de_lei_26_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2901/projeto_de_lei_27_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2902/projeto_de_lei_28_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2916/projeto_de_lei_29_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2917/projeto_de_lei_30_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2918/projeto_de_lei_31_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2923/projeto_de_lei_32_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2997/projeto_de_lei_33_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3010/projeto_de_lei_34_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3016/projeto_de_lei_35_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3018/projeto_de_lei_36_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3021/projeto_de_lei_37_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3022/projeto_de_lei_38_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3023/projeto_de_lei_39_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3024/projeto_de_lei_40_2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3025/projeto_de_lei_41_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3026/projeto_de_lei_42_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3027/projeto_de_lei_43_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3028/projeto_de_lei_44_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3029/projeto_de_lei_45_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3030/projeto_de_lei_46_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3054/projeto_de_lei_47_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3056/projeto_de_lei_48_2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3057/projeto_de_lei_49_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3068/projeto_de_lei_50_com_anexos_novos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3103/projeto_de_lei_51_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3104/projeto_de_lei_52_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3108/projeto_de_lei_53_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_54_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3153/projeto_de_lei_55_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3159/projeto_de_lei_56_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3163/projeto_de_lei_57_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_58_20_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3172/projeto_de_lei_59_2020_substituicao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3173/projeto_de_lei_60_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3174/projeto_de_lei_61_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3176/projeto_de_lei_62_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_63_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_64_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3199/projeto_de_lei_65_2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3200/projeto_de_lei_66_2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3201/projeto_de_lei_67_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3202/projeto_de_lei_68_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_69_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3211/projeto_n_70_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3212/71_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2856/projeto_de_lei_organica_municipal_01_2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2877/projeto_de_resolucao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2878/projeto_de_resolucao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2887/projeto_de_resolucao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3007/projeto_de_resolucao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2843/requerimento_01_2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2853/requerimento_02_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2854/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2855/requerimento_04_2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2864/requerimento_05_2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2866/requerimento__06_2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2873/requerimento_07_2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2874/requerimento_08_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2897/requerimento_09_2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_10_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimento__11_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2912/requerimento_12_2020_correto.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_13_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_14_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2920/requerimento_15_2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2922/requerimento_16_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_17_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimento_18_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3003/requerimento__19_2020_completo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3009/requerimento_20_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3008/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3015/requerimento_22_2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3035/requerimento_23_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3055/requerimento_24_2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3106/requerimento_25_2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3107/requerimento_26_2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_27_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3138/requerimento_28_2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3137/requerimento_29_2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3177/requerimento_30_2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3186/requerimento_31_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3185/requerimento_32_2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3196/requerimento_33_2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3198/requerimento_34_2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2929/protocolo_28_01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2930/protocolo_111_2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2931/protocolo_112_2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2932/protocolo_113_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2933/protocolo_114_2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2934/protocolo_115_2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2935/protocolo_116_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2936/protocolo_148_2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2937/protocolo_149_2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2938/protocolo__150_2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2939/protocolo_151_2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2940/protocolo_152_2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2941/protocolo_153_2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2942/protocolo_154_2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2943/protocolo_155_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2944/protocolo_156_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2945/protocolo__170_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2946/protocolo_175___2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2947/protocolo_197_2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2948/protocolo_198_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2949/protocolo_199_2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2950/protocolo_200_2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2951/protocolo_201_2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2952/protocolo_202_2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2953/protocolo_208_2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2954/protocolo_210_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2955/protocolo_231_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2956/protocolo_232_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2957/protocolo_233_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2958/protocolo_239_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2959/protocolo_249_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2960/protocolo_250_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2961/protocolo_252_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2962/protocolo_266_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2964/protocolo_274_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2965/protocolo_275_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2966/protocolo_277_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2967/protocolo_300_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2968/protocolo_293_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2969/protocolo_294_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2970/protocolo_296_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2971/protocolo_320_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2972/protocolo_321_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2973/protocolo_322_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2974/protocolo_323_2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2975/protocolo_324_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2976/protocolo_325_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2977/protocolo_326_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2978/protocolo_327_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2979/protocolo_339_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2980/protocolo_340_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2981/protocolo_341_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2982/protocolo_354_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2983/protocolo_355_2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2984/protocolo_357_2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2985/protocolo_358_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2986/protocolo_359_2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2987/protocolo_360_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2988/protocolo_361_2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2989/protocolo_362_2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2991/protocolo_382_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2992/protocolo_381_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2993/protocolo_380_2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2994/protocolo_379_2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2995/protocolo_378_2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2996/protocolo_377_2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2998/protocolo_388_2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/2999/protocolo_387_2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3000/protocolo_386_2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3001/protocolo_385_2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3011/protocolo_426_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3012/protocolo_427_2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3014/protocolo_440_2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3031/protocolo_497_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3032/protocolo_496_2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3034/protocolo_470_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3037/protocolo_515_2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3038/protocolo_516_2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3039/protocolo_517_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3040/protocolo_513_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3059/protocolo_548_2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3060/protocolo_547_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3061/protocolo_546_2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3080/protocolo_559_2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3125/protocolo_599_2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3155/protocolo_614_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3156/protocolo_613_2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3166/protocolo_643_2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3178/protocolo_671_2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3180/protocolo_672_2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3183/protocolo_681_2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3184/protocolo_682_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3187/protocolo_680_2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3204/protocolo_734_2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3205/protocolo_735_2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3206/protocolo_733_2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lapa.pr.leg.br/media/sapl/public/materialegislativa/2020/3209/protocolo_749_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>