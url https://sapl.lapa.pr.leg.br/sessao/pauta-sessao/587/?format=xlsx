--- v0 (2026-02-21)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="110">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 3709 de 2025</t>
   </si>
   <si>
@@ -110,50 +110,282 @@
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 19 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Superávit Financeiro, referente suplementação de rubrica orçamentária na Ação 2567, Gestão do Bloco de Proteção Social Básica.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 20 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Excesso de Arrecadação, referente inclusão de rubrica orçamentária de Subvenções Sociais na Ação 2547, Bloco de Custeio das Ações e Serviços Públicos de Saúde - Atenção Especializada em Saúde- CAPS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 21 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Anulação de Dotação, referente a suplementação para pagamento das Aposentadorias e Pensões do Regime Capitalizado.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, referente criação de rubrica orçamentária na Ação 2508 para_x000D_
 implantação de um Parque Urbano no Município.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Suplementar, por Operação de Crédito, referente aquisição de equipamentos rodoviários, pavimentação e_x000D_
+recuperação de Vias Urbanas, pavimentação de Estradas Rurais, Saneamento Rural provenientes da Operação de Crédito junto a Caixa Econômica Federal - FINISA e Banco do Brasil.</t>
+  </si>
+  <si>
+    <t>Encaminhado as Comissões</t>
+  </si>
+  <si>
+    <t>Requerimento nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>MÁRIO PADILHA</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal, para que seja visto a possibilidade em fazer algumas melhorias na quadra do módulo esportivo Moacir Gonsalves.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>CAMILA SCHEFER PIERIN</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal, informações sobre a Biblioteca Pública Municipal.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal, para que seja visto a possibilidade de confecção de uma lombada na Avenida Getúlio Vargas, em frente ao número 742.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>FABIANO CORDEIRO</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria de Obras que seja construída uma travessia elevada em frente ao Módulo Esportivo.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Requer a Secretaria de Obras, que sejam construídas lombadas em pontos estratégicos da Rua Gustavo Kuss.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria de Obras que seja realizada a substituição de placas de identificação com os nomes das ruas da Vila São José II, no Bairro Dom Pedro II.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria de Obras solicitando informações sobre a construção de sistema de abastecimento de água na comunidade do Mato Preto Paiol.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria de Obras, a realização de estudo técnico visando a implantação de lombada ou travessia elevada na Rua Heráclides de Almeida.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal para que notifique o comércio local, sobre a Lei nº 4504, de 19 de dezembro de 2025, que altera a Lei nº 3935, de 19 de maio de 2022.</t>
+  </si>
+  <si>
+    <t>Indicação nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, para que solicite através da Secretaria de Saúde, o Censo Inclusão para Pessoas com Deficiência, e levantamento do número de pessoas portadoras de Diabetes Tipo I, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, para que solicite a realização de treinamento de atendimento básico de libras, para funcionários da rede municipal de saúde, especialmente na UPA.</t>
+  </si>
+  <si>
+    <t>Indicação nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a instalação de uma placa de permanência de 15 minutos em frente ao Meira Contadores, na Avenida Dr. Manoel Pedro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, para que viabilize a transferência de água da localidade do Butiá até o Posto de Saúde da localidade da Barra dos Mellos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, para que dê início a um Projeto de Lei com objetivo de criar o Conselho Municipal de Ciência, Tecnologia e Inovação, e do Fundo Municipal de Ciência, Tecnologia e Inovação (FMI) do Município da Lapa/PR.</t>
+  </si>
+  <si>
+    <t>Indicação nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que sejam instalados bancos no Módulo Esportivo da Vila São José.</t>
+  </si>
+  <si>
+    <t>Indicação nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, melhorias na sinalização e acessibilidade da área externa da Escola Municipal Serafim Ferreira do Amaral.</t>
+  </si>
+  <si>
+    <t>Indicação nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação nº 09/2026 de autoria da Vereadora Camila Schefer Pierin ao Chefe do Poder Executivo Municipal para que proceda a instalação de um Parquinho para a comunidade da Lacerda.</t>
+  </si>
+  <si>
+    <t>Indicação nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal para que proceda restauração da calçada da Rua Dr. Luiz Correa de Lacerda ( em frente ao Centro da Juventude), e sua lateral, a Rua Sebastião Pires Furiatti.</t>
+  </si>
+  <si>
+    <t>Indicação nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a possibilidade de realizar chamamento dos pacientes nas UBS da mesma forma que é realizado na UPA, para que o nome da pessoa que está sendo chamada, apareça na tela da TV.</t>
+  </si>
+  <si>
+    <t>Indicação nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, da possibilidade de uma caçamba de coleta de lixo na localidade do Passa Dois.</t>
+  </si>
+  <si>
+    <t>Indicação nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo  Municipal, para que solicite o aumento da frequência em que a empresa de coleta de lixo passa na localidade do Marafigo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>PAULO MASSA</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que seja instalada uma cerca de proteção no parquinho infantil do módulo esportivo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que seja feito a manutenção na iluminação da quadra poliesportiva Juarez Brendle Filho, conjunto Pousada do Sol.</t>
+  </si>
+  <si>
+    <t>Indicação nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, solicitando limpeza nas calçadas da Rua Vereadora Joanita Ganzert Saboia, Bairro Ronda.</t>
+  </si>
+  <si>
+    <t>Indicação nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, solicitando patrolamento e ensaibramento da Rua Acre, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>Indicação nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que realize instalação de placas indicativas para uso correto da pista e com orientações de utilização do Parquinho do Módulo Esportivo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Secretaria Municipal de Educação, que realize melhorias na quadra do Módulo Esportivo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Secretaria Municipal de Educação, que seja instalado uma rede de proteção na quadra do Módulo Esportivo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Secretaria Municipal de Educação, que seja instalado um bebedouro no Módulo Esportivo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que seja realizada limpeza no entorno do CMEI Lia Tereza Campanholo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que seja realizada limpeza do terreno no final da Rua Solicitador David Timóteo Wiedmer.</t>
+  </si>
+  <si>
+    <t>Indicação nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, solicitando uma placa de identificação para a Rua Helena Teixeira Fabienski, na Vila Esperança.</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>VILMAR FÁVARO PURGA</t>
+  </si>
+  <si>
+    <t>Voto de Profundo Pesar, pelo falecimento do ex-Prefeito Joacir Gonsalves, ocorrido em 25/12/2025, e que da decisão desta Casa seja dado ciência aos familiares através da esposa Izabel Gonsalves.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Voto de Profundo Pesar, pelo falecimento da senhora Enez Scheifer Bill, ocorrido em 24/02/2026, e que da decisão desta Casa seja dado ciência aos familiares na pessoa do seu filho, José Maria Scheifer Bill.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -445,62 +677,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="233.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>13210</v>
@@ -697,50 +929,750 @@
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>13277</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>13280</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>13233</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>13242</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>13285</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>13292</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>13293</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>13294</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>13295</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>13296</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>13212</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>13213</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>13214</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>13216</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" t="s">
+        <v>62</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>13229</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" t="s">
+        <v>64</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>13232</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>13237</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>13241</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>13249</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>13258</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" t="s">
+        <v>73</v>
+      </c>
+      <c r="D31" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>13261</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>13262</v>
+      </c>
+      <c r="B33" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" t="s">
+        <v>77</v>
+      </c>
+      <c r="D33" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" t="s">
+        <v>78</v>
+      </c>
+      <c r="F33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>13263</v>
+      </c>
+      <c r="B34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" t="s">
+        <v>40</v>
+      </c>
+      <c r="E34" t="s">
+        <v>80</v>
+      </c>
+      <c r="F34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>13270</v>
+      </c>
+      <c r="B35" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" t="s">
+        <v>81</v>
+      </c>
+      <c r="D35" t="s">
+        <v>82</v>
+      </c>
+      <c r="E35" t="s">
+        <v>83</v>
+      </c>
+      <c r="F35" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>13269</v>
+      </c>
+      <c r="B36" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" t="s">
+        <v>84</v>
+      </c>
+      <c r="D36" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" t="s">
+        <v>85</v>
+      </c>
+      <c r="F36" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>13268</v>
+      </c>
+      <c r="B37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" t="s">
+        <v>87</v>
+      </c>
+      <c r="F37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>13267</v>
+      </c>
+      <c r="B38" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" t="s">
+        <v>88</v>
+      </c>
+      <c r="D38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" t="s">
+        <v>89</v>
+      </c>
+      <c r="F38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>13297</v>
+      </c>
+      <c r="B39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" t="s">
+        <v>91</v>
+      </c>
+      <c r="F39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>13298</v>
+      </c>
+      <c r="B40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" t="s">
+        <v>92</v>
+      </c>
+      <c r="D40" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" t="s">
+        <v>93</v>
+      </c>
+      <c r="F40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>13299</v>
+      </c>
+      <c r="B41" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" t="s">
+        <v>95</v>
+      </c>
+      <c r="F41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>13300</v>
+      </c>
+      <c r="B42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" t="s">
+        <v>96</v>
+      </c>
+      <c r="D42" t="s">
+        <v>45</v>
+      </c>
+      <c r="E42" t="s">
+        <v>97</v>
+      </c>
+      <c r="F42" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>13301</v>
+      </c>
+      <c r="B43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" t="s">
+        <v>99</v>
+      </c>
+      <c r="F43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>13302</v>
+      </c>
+      <c r="B44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C44" t="s">
+        <v>100</v>
+      </c>
+      <c r="D44" t="s">
+        <v>45</v>
+      </c>
+      <c r="E44" t="s">
+        <v>101</v>
+      </c>
+      <c r="F44" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>13303</v>
+      </c>
+      <c r="B45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" t="s">
+        <v>102</v>
+      </c>
+      <c r="D45" t="s">
+        <v>82</v>
+      </c>
+      <c r="E45" t="s">
+        <v>103</v>
+      </c>
+      <c r="F45" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>13304</v>
+      </c>
+      <c r="B46" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46" t="s">
+        <v>106</v>
+      </c>
+      <c r="F46" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>13305</v>
+      </c>
+      <c r="B47" t="s">
+        <v>6</v>
+      </c>
+      <c r="C47" t="s">
+        <v>108</v>
+      </c>
+      <c r="D47" t="s">
+        <v>105</v>
+      </c>
+      <c r="E47" t="s">
+        <v>109</v>
+      </c>
+      <c r="F47" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>